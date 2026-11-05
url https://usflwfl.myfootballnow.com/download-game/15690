--- v0 (2026-09-11)
+++ v1 (2026-11-05)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>MEM has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Alex Levitt kicks 70 yards from PHI 35 to MEM -5. Touchback.</t>
   </si>
   <si>
     <t>#31 Melvin Williams - CB</t>
   </si>
   <si>
-    <t>#76 Elmer Childs - RDE</t>
+    <t>#72 Elmer Childs - RDE</t>
   </si>
   <si>
     <t>#23 William Hadden - CB</t>
   </si>
   <si>
     <t>#21 Eric Ramirez - WR</t>
   </si>
   <si>
     <t>#40 Calvin Battle - CB</t>
   </si>
   <si>
     <t>#12 Alan Yi - FS</t>
   </si>
   <si>
     <t>#29 Richard Hamblin - CB</t>
   </si>
   <si>
     <t>#99 Brian Ford - WLB</t>
   </si>
   <si>
     <t>#36 Bruce Cavitt - CB</t>
   </si>
   <si>
     <t>#55 Willard Walker - RDE</t>
   </si>
@@ -359,114 +359,114 @@
   <si>
     <t>1-10-MEM 25 (15:00) 4-Charles Walker pass complete to 13-Brian Gray to MEM 27 for 2 yards. Tackle by 94-Bump Willis. 13-Brian Gray breaks down the CB.</t>
   </si>
   <si>
     <t>#4 Charles Walker - QB</t>
   </si>
   <si>
     <t>#88 Spencer Marinez - WR</t>
   </si>
   <si>
     <t>#13 Brian Gray - WR</t>
   </si>
   <si>
     <t>#14 Antonio Bethea - WR</t>
   </si>
   <si>
     <t>#81 Billy Bach - WR</t>
   </si>
   <si>
     <t>#86 Ronnie Webster - WR</t>
   </si>
   <si>
     <t>#75 David Green - C</t>
   </si>
   <si>
-    <t>#52 Matthew Peterson - C</t>
+    <t>#53 Matthew Peterson - C</t>
   </si>
   <si>
     <t>#50 William Scully - LT</t>
   </si>
   <si>
     <t>#73 Richard Carrico - C</t>
   </si>
   <si>
     <t>#44 John Brown - LDE</t>
   </si>
   <si>
-    <t>#98 Mason Graham  - DT</t>
-[...5 lines deleted...]
-    <t>#94 Bump Willis - LDE</t>
+    <t>#71 Mason Graham  - DT</t>
+  </si>
+  <si>
+    <t>#73 Douglas Hanna - DT</t>
+  </si>
+  <si>
+    <t>#96 Bump Willis - RDE</t>
   </si>
   <si>
     <t>#96 Justin Maxfield - SLB</t>
   </si>
   <si>
     <t>#91 Allan Getz - MLB</t>
   </si>
   <si>
     <t>#54 Edward Hoggard - WLB</t>
   </si>
   <si>
     <t>#28 Philip Mendoza - CB</t>
   </si>
   <si>
     <t>#35 Thomas Crossett - CB</t>
   </si>
   <si>
     <t>#21 Benjamin Walker - CB</t>
   </si>
   <si>
-    <t>#20 Clayton Thom - FS</t>
+    <t>#30 Clayton Thom - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>MEM 27</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Blitz Triple CB Blitz</t>
   </si>
   <si>
     <t>2-8-MEM 27 (14:21) 4-Charles Walker pass complete to 13-Brian Gray to MEM 49 for 22 yards. Tackle by 20-Clayton Thom.</t>
   </si>
   <si>
     <t>#62 Christopher Kratzer - C</t>
   </si>
   <si>
     <t>#53 Peter Pollard - RDE</t>
   </si>
   <si>
-    <t>#58 Herbert Herman - MLB</t>
+    <t>#56 Herbert Herman - MLB</t>
   </si>
   <si>
     <t>#27 Steven Wood - CB</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>MEM 49</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-MEM 49 (13:35) 88-Spencer Marinez ran to PHI 48 for 2 yards. Tackle by 60-Douglas Hanna.</t>
   </si>
   <si>
     <t>#61 John Noel - LDE</t>
   </si>
   <si>
     <t>#57 Ray Starks - WLB</t>
   </si>
@@ -512,138 +512,138 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-PHI 48 (11:43) 2-Simon Sezz punts 39 yards to PHI 9. Fair Catch by 12-Salvatore Laffoon.</t>
   </si>
   <si>
     <t>#2 Simon Sezz - P</t>
   </si>
   <si>
     <t>#12 Salvatore Laffoon - WR</t>
   </si>
   <si>
     <t>#20 Gary Rios - CB</t>
   </si>
   <si>
     <t>#25 J.J. Battle - CB</t>
   </si>
   <si>
     <t>#78 William Harris - C</t>
   </si>
   <si>
-    <t>#93 Anthony Kuiper - DT</t>
+    <t>#78 Anthony Kuiper - DT</t>
   </si>
   <si>
     <t>11:35</t>
   </si>
   <si>
     <t>PHI 9</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-PHI 9 (11:36) 4-Eduardo Hooker pass Pass knocked down by 51-Andre Ferrill. incomplete, intended for 10-Paul Homan.</t>
   </si>
   <si>
-    <t>#4 Eduardo Hooker - QB</t>
-[...2 lines deleted...]
-    <t>#1 Daniel Burrow - RB</t>
+    <t>#8 Eduardo Hooker - QB</t>
+  </si>
+  <si>
+    <t>#1 Daniel Burrow - WR</t>
   </si>
   <si>
     <t>#10 Paul Homan - WR</t>
   </si>
   <si>
     <t>#7 Fly Pheshing - WR</t>
   </si>
   <si>
     <t>#81 Victor Salinas - WR</t>
   </si>
   <si>
     <t>#79 John Meadows - LT</t>
   </si>
   <si>
     <t>#66 Emilio Nappi - LG</t>
   </si>
   <si>
     <t>#51 James North - C</t>
   </si>
   <si>
     <t>#77 Conrad Maziarz - RG</t>
   </si>
   <si>
     <t>#76 Jeffrey Foxx - RT</t>
   </si>
   <si>
-    <t>#96 David Dugan - WLB</t>
+    <t>#24 David Dugan - SS</t>
   </si>
   <si>
     <t>#60 John Cole - RDE</t>
   </si>
   <si>
     <t>#64 David Bourquin - RDE</t>
   </si>
   <si>
     <t>#51 Andre Ferrill - CB</t>
   </si>
   <si>
     <t>#90 Robert Anderson - CB</t>
   </si>
   <si>
     <t>#58 Arnold Delgado - CB</t>
   </si>
   <si>
     <t>#44 Robert Gibbs - CB</t>
   </si>
   <si>
     <t>#34 Robert Marra - CB</t>
   </si>
   <si>
     <t>11:32</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-10-PHI 9 (11:33) 4-Eduardo Hooker pass Pass knocked down by 44-Robert Gibbs. incomplete, intended for 7-Fly Pheshing.</t>
   </si>
   <si>
     <t>#89 Eddie Williams - WR</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>3-10-PHI 9 (11:30) 4-Eduardo Hooker pass Pass knocked down by 51-Andre Ferrill. incomplete, intended for 2-George Hopkins.</t>
   </si>
   <si>
-    <t>#2 George Hopkins - RB</t>
+    <t>#2 George Hopkins - WR</t>
   </si>
   <si>
     <t>#83 Jon Nisbett - WR</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>4-10-PHI 9 (11:26) 17-Kelvin Jenkins punts 48 yards to MEM 43. Fair Catch by 81-Billy Bach.</t>
   </si>
   <si>
     <t>#17 Kelvin Jenkins - P</t>
   </si>
   <si>
     <t>#62 Horace McBride - LT</t>
   </si>
   <si>
     <t>#63 Guy Young - C</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>MEM 43</t>
   </si>
@@ -722,51 +722,51 @@
   <si>
     <t>MEM 34</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Checkdown</t>
   </si>
   <si>
     <t>1-10-MEM 34 (8:27) 4-Eduardo Hooker pass Pass knocked down by 90-Robert Anderson. incomplete, intended for 1-Daniel Burrow.</t>
   </si>
   <si>
     <t>#69 George Sizemore - RG</t>
   </si>
   <si>
     <t>8:22</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Slot Drag</t>
   </si>
   <si>
     <t>Dime Flat 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-MEM 34 (8:23) 4-Eduardo Hooker pass Pass knocked down by 34-Robert Marra. incomplete, intended for 83-Jon Nisbett.</t>
   </si>
   <si>
-    <t>#49 Ricardo Bussey - CB</t>
+    <t>#43 Ricardo Bussey - CB</t>
   </si>
   <si>
     <t>#43 Julio Nunley - CB</t>
   </si>
   <si>
     <t>8:19</t>
   </si>
   <si>
     <t>I Formation Power HB Sweep Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-10-MEM 34 (8:20) 1-Daniel Burrow ran to MEM 31 for 4 yards. Tackle by 96-David Dugan.</t>
   </si>
   <si>
     <t>7:35</t>
   </si>
   <si>
     <t>MEM 31</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
@@ -1187,51 +1187,51 @@
   <si>
     <t>3-4 Normal Double Blitz</t>
   </si>
   <si>
     <t>2-20-PHI 44 (7:30) 4-Charles Walker pass complete to 14-Antonio Bethea to PHI 0 for 44 yards. TOUCHDOWN! PHI 10 MEM 6</t>
   </si>
   <si>
     <t>7:22</t>
   </si>
   <si>
     <t>PHI 15</t>
   </si>
   <si>
     <t>(7:23) Extra point GOOD by 17-Harvey Holcomb. PHI 10 MEM 7</t>
   </si>
   <si>
     <t>#5 William Oquendo - QB</t>
   </si>
   <si>
     <t>#17 Harvey Holcomb - K</t>
   </si>
   <si>
     <t>#84 Richard Kelleher - WR</t>
   </si>
   <si>
-    <t>#90 Ernest Ramsey - DT</t>
+    <t>#74 Ernest Ramsey - DT</t>
   </si>
   <si>
     <t>MEM 35</t>
   </si>
   <si>
     <t>(7:23) 17-Harvey Holcomb kicks 74 yards from MEM 35 to PHI -9. 12-Salvatore Laffoon to PHI 16 for 26 yards. Tackle by 40-Calvin Battle.</t>
   </si>
   <si>
     <t>7:17</t>
   </si>
   <si>
     <t>PHI 16</t>
   </si>
   <si>
     <t>1-10-PHI 16 (7:18) 4-Eduardo Hooker pass complete to 89-Eddie Williams to PHI 25 for 9 yards. Tackle by 90-Robert Anderson. Nice job by 89-Eddie Williams on that route to lose his coverage.</t>
   </si>
   <si>
     <t>6:41</t>
   </si>
   <si>
     <t>PHI 25</t>
   </si>
   <si>
     <t>2-1-PHI 25 (6:40) 4-Eduardo Hooker pass complete to 10-Paul Homan to PHI 33 for 8 yards. Tackle by 40-Calvin Battle.</t>
   </si>