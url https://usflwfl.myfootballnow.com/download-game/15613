--- v1 (2026-09-09)
+++ v2 (2026-09-29)
@@ -503,51 +503,51 @@
   <si>
     <t>DEN 24</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-DEN 24 (12:59) 7-Hale Merrie pass complete to 81-Dez Moines to DEN 35 for 11 yards. Tackle by 36-Frank Runyon.</t>
   </si>
   <si>
     <t>#7 Hale Merrie - QB</t>
   </si>
   <si>
     <t>#88 Richard Barth - TE</t>
   </si>
   <si>
     <t>#66 Graham Krakker - FB</t>
   </si>
   <si>
     <t>#81 Dez Moines - TE</t>
   </si>
   <si>
-    <t>#10 Jimmy Jinx - WR</t>
+    <t>#13 Jimmy Jinx - WR</t>
   </si>
   <si>
     <t>#18 Stick Opshun - WR</t>
   </si>
   <si>
     <t>#56 Rhodes Graider - RT</t>
   </si>
   <si>
     <t>#62 Rusty Steele - LG</t>
   </si>
   <si>
     <t>#83 Kenny Katchett - C</t>
   </si>
   <si>
     <t>#76 Homer Frazier - RG</t>
   </si>
   <si>
     <t>#61 Victor Brock - LT</t>
   </si>
   <si>
     <t>#67 J.J. Bleday - RDE</t>
   </si>
   <si>
     <t>#66 Fire Marshal Bill  - LDE</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>3-4-NJG 36 (10:16) 7-Hale Merrie pass Pass knocked down by 32-Lloyd Irons. incomplete, intended for 18-Stick Opshun. DEN 61-Victor Brock was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-NJG 36 (10:12) 14-Keith Estep 53 yard field goal is GOOD. NJG 0 DEN 3</t>
   </si>
   <si>
     <t>#72 Dinky Donut - RDE</t>
   </si>
   <si>
     <t>#51 Joseph Fry - LDE</t>
   </si>
   <si>
-    <t>#98 Ivan Farris - LDE</t>
+    <t>#94 Ivan Farris - DT</t>
   </si>
   <si>
     <t>#69 Dan Haggerty - DT</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>(10:09) 14-Keith Estep kicks 75 yards from DEN 35 to NJG -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-NJG 25 (10:09) 41-Keith Byars ran to NJG 27 for 2 yards. Tackle by 2-Sweet Lou Kendricks.</t>
   </si>
   <si>
     <t>9:34</t>
   </si>
   <si>
     <t>NJG 27</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
@@ -1079,51 +1079,51 @@
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-9-DEN 8 (8:38) 44-John Riggins III ran for 92 yards. TOUCHDOWN! NJG 0 DEN 15</t>
   </si>
   <si>
     <t>8:23</t>
   </si>
   <si>
     <t>NJG 15</t>
   </si>
   <si>
     <t>(8:24) Extra point GOOD by 14-Keith Estep. NJG 0 DEN 16</t>
   </si>
   <si>
     <t>(8:24) 14-Keith Estep kicks 75 yards from DEN 35 to NJG -10. Touchback.</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>1-10-NJG 25 (8:24) 41-Keith Byars ran to NJG 27 for 2 yards. Tackle by 47-Thomas Delp.</t>
   </si>
   <si>
-    <t>#90 Brandon Wicker - RDE</t>
+    <t>#90 Brandon Wicker - DT</t>
   </si>
   <si>
     <t>7:53</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>2-8-NJG 27 (7:52) 5-Zachary McClure pass INTERCEPTED by 20-Redd Herring at NJG 33. 20-Redd Herring to NJG 32 for 0 yards. Tackle by 86-Slippin Jimmy McGill. Pressure by 95-Juan Toothree.</t>
   </si>
   <si>
     <t>7:46</t>
   </si>
   <si>
     <t>NJG 32</t>
   </si>
   <si>
     <t>1-10-NJG 32 (7:47) 7-Hale Merrie pass complete to 34-Evan Stokes to NJG 25 for 7 yards. Tackle by 49-Muhammad Ali.</t>
   </si>
   <si>
     <t>7:03</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
@@ -2373,51 +2373,51 @@
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">