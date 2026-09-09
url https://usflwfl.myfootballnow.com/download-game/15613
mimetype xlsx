--- v0 (2026-08-20)
+++ v1 (2026-09-09)
@@ -308,63 +308,63 @@
   <si>
     <t>(15:00) 14-Keith Estep kicks 75 yards from DEN 35 to NJG -10. Touchback.</t>
   </si>
   <si>
     <t>#34 Gregory Davis - RB</t>
   </si>
   <si>
     <t>#37 Steve Gendason - CB</t>
   </si>
   <si>
     <t>#32 Lloyd Irons - FS</t>
   </si>
   <si>
     <t>#45 Joe George - MLB</t>
   </si>
   <si>
     <t>#36 Frank Runyon - CB</t>
   </si>
   <si>
     <t>#53 Andre Jones - WLB</t>
   </si>
   <si>
     <t>#47 A.J. Hawk - SLB</t>
   </si>
   <si>
-    <t>#99 Sal Stewart - MLB</t>
+    <t>#99 Sal Stewart - SLB</t>
   </si>
   <si>
     <t>#40 Pink Floyd - FS</t>
   </si>
   <si>
     <t>#58 Mitchell Morrison - WLB</t>
   </si>
   <si>
     <t>#27 Malcolm Jenkins - SS</t>
   </si>
   <si>
-    <t>#14 Keith Estep - K</t>
+    <t>#19 Keith Estep - K</t>
   </si>
   <si>
     <t>NJG</t>
   </si>
   <si>
     <t>NJG 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-NJG 25 (15:00) 41-Keith Byars ran to NJG 24 for -1 yards. Tackle by 97-Butler Binz.</t>
   </si>
   <si>
     <t>#5 Zachary McClure - QB</t>
   </si>
   <si>
     <t>#41 Keith Byars - RB</t>
   </si>
   <si>
     <t>#86 Slippin Jimmy McGill - TE</t>
   </si>
@@ -380,96 +380,96 @@
   <si>
     <t>#70 Marshall Tucker - LT</t>
   </si>
   <si>
     <t>#79 Howard Hamlin - LG</t>
   </si>
   <si>
     <t>#59 H.H. Bagel - C</t>
   </si>
   <si>
     <t>#78 Dell BocaVista - RG</t>
   </si>
   <si>
     <t>#56 Kyle Stevens - RT</t>
   </si>
   <si>
     <t>#75 Stu Pidd - LDE</t>
   </si>
   <si>
     <t>#70 Bam Bam Bigelow - LDE</t>
   </si>
   <si>
     <t>#78 Christopher Harvey - RDE</t>
   </si>
   <si>
-    <t>#79 Wayne Gonzalez - RDE</t>
-[...5 lines deleted...]
-    <t>#8 Marshawn Mallow - MLB</t>
+    <t>#79 Wayne Gonzalez - LDE</t>
+  </si>
+  <si>
+    <t>#8 Ross Bostic - MLB</t>
+  </si>
+  <si>
+    <t>#70 Marshawn Mallow - LDE</t>
   </si>
   <si>
     <t>#97 Butler Binz - RDE</t>
   </si>
   <si>
     <t>#33 Penn Elane - CB</t>
   </si>
   <si>
     <t>#25 Juan Hyde - CB</t>
   </si>
   <si>
     <t>#2 Sweet Lou Kendricks - SS</t>
   </si>
   <si>
     <t>#9 Syotto Puolustaja - FS</t>
   </si>
   <si>
     <t>14:22</t>
   </si>
   <si>
     <t>NJG 24</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-11-NJG 24 (14:21) 41-Keith Byars ran to NJG 24 for a short loss. Tackle by 55-Bowen Airooh.</t>
   </si>
   <si>
-    <t>#95 Juan Toothree - LDE</t>
+    <t>#95 Juan Toothree - RDE</t>
   </si>
   <si>
     <t>#20 Redd Herring - CB</t>
   </si>
   <si>
-    <t>#55 Bowen Airooh - WLB</t>
+    <t>#55 Bowen Airooh - SLB</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>3-11-NJG 24 (13:40) 41-Keith Byars ran to NJG 30 for 6 yards. Tackle by 9-Syotto Puolustaja.</t>
   </si>
   <si>
     <t>#33 Spencer Steer - FB</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>NJG 30</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
@@ -494,123 +494,123 @@
   <si>
     <t>#77 Laikai Manumana - RG</t>
   </si>
   <si>
     <t>#57 Bob Belcher - C</t>
   </si>
   <si>
     <t>12:58</t>
   </si>
   <si>
     <t>DEN 24</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-DEN 24 (12:59) 7-Hale Merrie pass complete to 81-Dez Moines to DEN 35 for 11 yards. Tackle by 36-Frank Runyon.</t>
   </si>
   <si>
     <t>#7 Hale Merrie - QB</t>
   </si>
   <si>
-    <t>#48 Richard Barth - FB</t>
+    <t>#88 Richard Barth - TE</t>
   </si>
   <si>
     <t>#66 Graham Krakker - FB</t>
   </si>
   <si>
     <t>#81 Dez Moines - TE</t>
   </si>
   <si>
     <t>#10 Jimmy Jinx - WR</t>
   </si>
   <si>
     <t>#18 Stick Opshun - WR</t>
   </si>
   <si>
-    <t>#56 Rhodes Graider - LT</t>
+    <t>#56 Rhodes Graider - RT</t>
   </si>
   <si>
     <t>#62 Rusty Steele - LG</t>
   </si>
   <si>
     <t>#83 Kenny Katchett - C</t>
   </si>
   <si>
     <t>#76 Homer Frazier - RG</t>
   </si>
   <si>
     <t>#61 Victor Brock - LT</t>
   </si>
   <si>
     <t>#67 J.J. Bleday - RDE</t>
   </si>
   <si>
     <t>#66 Fire Marshal Bill  - LDE</t>
   </si>
   <si>
     <t>#68 Paul Lester - DT</t>
   </si>
   <si>
-    <t>#94 Sam Hubbard - RDE</t>
+    <t>#94 Sam Hubbard - LDE</t>
   </si>
   <si>
     <t>#23 Marshon Lattimore - CB</t>
   </si>
   <si>
     <t>#24 Chill E. Winter - CB</t>
   </si>
   <si>
     <t>#49 Muhammad Ali - SS</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>Dime Normal 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-DEN 35 (12:20) 34-Evan Stokes ran to DEN 48 for 13 yards. Tackle by 49-Muhammad Ali.</t>
   </si>
   <si>
     <t>#34 Evan Stokes - RB</t>
   </si>
   <si>
-    <t>#88 Randal Crandall - TE</t>
+    <t>#80 Randal Crandall - WR</t>
   </si>
   <si>
     <t>#64 James Largo - C</t>
   </si>
   <si>
-    <t>#71 Klay Pidgeon - RG</t>
+    <t>#71 Klay Pidgeon - LG</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>DEN 48</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>1-10-DEN 48 (11:41) 44-John Riggins III ran to NJG 41 for 11 yards. Tackle by 32-Lloyd Irons.</t>
   </si>
   <si>
     <t>#44 John Riggins III - RB</t>
   </si>
   <si>
     <t>#87 Donald Chenard - WR</t>
   </si>
   <si>
     <t>#72 Manawa Nui - LG</t>
   </si>
@@ -629,51 +629,51 @@
   <si>
     <t>NJG 41</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-NJG 41 (11:00) 7-Hale Merrie pass complete to 81-Dez Moines to NJG 36 for 6 yards. Tackle by 36-Frank Runyon.</t>
   </si>
   <si>
     <t>10:19</t>
   </si>
   <si>
     <t>NJG 36</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-4-NJG 36 (10:18) 7-Hale Merrie pass Pass knocked down by 32-Lloyd Irons. incomplete, intended for 10-Jimmy Jinx.</t>
   </si>
   <si>
-    <t>#4 Mason Jahr - RB</t>
+    <t>#27 Mason Jahr - RB</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>3-4-NJG 36 (10:16) 7-Hale Merrie pass Pass knocked down by 32-Lloyd Irons. incomplete, intended for 18-Stick Opshun. DEN 61-Victor Brock was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-NJG 36 (10:12) 14-Keith Estep 53 yard field goal is GOOD. NJG 0 DEN 3</t>
   </si>
   <si>
     <t>#72 Dinky Donut - RDE</t>
   </si>
@@ -701,51 +701,51 @@
   <si>
     <t>NJG 27</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-8-NJG 27 (9:33) 41-Keith Byars ran to NJG 44 for 16 yards. Tackle by 9-Syotto Puolustaja.</t>
   </si>
   <si>
     <t>#38 David Heywood - FB</t>
   </si>
   <si>
     <t>8:51</t>
   </si>
   <si>
     <t>NJG 44</t>
   </si>
   <si>
     <t>1-10-NJG 44 (8:50) 34-Gregory Davis ran to NJG 43 for -1 yards. Tackle by 97-Butler Binz.</t>
   </si>
   <si>
-    <t>#60 Bump Willis - LDE</t>
+    <t>#94 Bump Willis - LDE</t>
   </si>
   <si>
     <t>8:13</t>
   </si>
   <si>
     <t>NJG 43</t>
   </si>
   <si>
     <t>Dime Normal FS Blitz</t>
   </si>
   <si>
     <t>2-11-NJG 43 (8:12) 34-Gregory Davis ran to NJG 45 for 2 yards. Tackle by 78-Christopher Harvey.</t>
   </si>
   <si>
     <t>#49 Jordan Hedrick - CB</t>
   </si>
   <si>
     <t>#36 Thomas Pearson - CB</t>
   </si>
   <si>
     <t>7:31</t>
   </si>
   <si>
     <t>NJG 45</t>
   </si>