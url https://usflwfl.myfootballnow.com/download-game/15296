--- v0 (2026-06-13)
+++ v1 (2026-07-09)
@@ -311,51 +311,51 @@
   <si>
     <t>#88 Moe Lester - WR</t>
   </si>
   <si>
     <t>#97 Gregory Harger - MLB</t>
   </si>
   <si>
     <t>#44 Lester Madigan III - WLB</t>
   </si>
   <si>
     <t>#55 Champ Stonebreaker - WLB</t>
   </si>
   <si>
     <t>#91 James Becker - DT</t>
   </si>
   <si>
     <t>#21 Scottie Thorpe - CB</t>
   </si>
   <si>
     <t>#90 Justice Hammersmith - LDE</t>
   </si>
   <si>
     <t>#24 Jackie Jones - CB</t>
   </si>
   <si>
-    <t>#95 Judson Johnson - CB</t>
+    <t>#32 Judson Johnson - CB</t>
   </si>
   <si>
     <t>#98 Brian Lynch - MLB</t>
   </si>
   <si>
     <t>#38 Terence Roderick - FS</t>
   </si>
   <si>
     <t>#3 Allan Hawk - K</t>
   </si>
   <si>
     <t>GAF</t>
   </si>
   <si>
     <t>GAF 25</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-GAF 25 (15:00) 5-George Coulter pass Pass knocked down by 59-Brian Rico. incomplete, intended for 88-Moe Lester.</t>
   </si>
@@ -377,159 +377,159 @@
   <si>
     <t>#50 Eric Hicks - LT</t>
   </si>
   <si>
     <t>#66 Johnnie Barnard - LT</t>
   </si>
   <si>
     <t>#61 Charles Davis - C</t>
   </si>
   <si>
     <t>#52 James Cheney - RG</t>
   </si>
   <si>
     <t>#78 Kelvin Banks Jr. - RT</t>
   </si>
   <si>
     <t>#65 William Bernard - LDE</t>
   </si>
   <si>
     <t>#60 Bump Willis - LDE</t>
   </si>
   <si>
     <t>#77 Joe Averedge - LDE</t>
   </si>
   <si>
-    <t>#75 Stu Pidd - RDE</t>
+    <t>#75 Stu Pidd - LDE</t>
   </si>
   <si>
     <t>#59 Brian Rico - SLB</t>
   </si>
   <si>
-    <t>#8 Butler Binz - MLB</t>
-[...2 lines deleted...]
-    <t>#52 Marshawn Mallow - WLB</t>
+    <t>#97 Butler Binz - RDE</t>
+  </si>
+  <si>
+    <t>#8 Marshawn Mallow - MLB</t>
   </si>
   <si>
     <t>#33 Penn Elane - CB</t>
   </si>
   <si>
     <t>#25 Juan Hyde - CB</t>
   </si>
   <si>
     <t>#2 Sweet Lou Kendricks - SS</t>
   </si>
   <si>
     <t>#9 Syotto Puolustaja - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-GAF 25 (14:58) 5-George Coulter pass complete to 17-Xavier Restrepo to GAF 39 for 14 yards. Tackle by 33-Penn Elane.</t>
   </si>
   <si>
-    <t>#85 Nathan Wilson - LDE</t>
+    <t>#92 Nathan Wilson - LDE</t>
   </si>
   <si>
     <t>#90 Brandon Wicker - RDE</t>
   </si>
   <si>
-    <t>#95 Juan Toothree - RDE</t>
+    <t>#95 Juan Toothree - LDE</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>GAF 39</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>1-10-GAF 39 (14:17) 86-William Sneed ran to GAF 39 for a short loss. Tackle by 50-Gio Kashe.</t>
   </si>
   <si>
     <t>#18 Steve Wild - WR</t>
   </si>
   <si>
-    <t>#58 Ross Bostic - MLB</t>
+    <t>#58 Ross Bostic - SLB</t>
   </si>
   <si>
     <t>#50 Gio Kashe - WLB</t>
   </si>
   <si>
     <t>#20 Redd Herring - CB</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>2-10-GAF 39 (13:42) 86-William Sneed ran to GAF 41 for 3 yards. Tackle by 58-Ross Bostic.</t>
   </si>
   <si>
     <t>#31 Billy Klubbe - CB</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>GAF 41</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>3-7-GAF 41 (13:06) 5-George Coulter pass complete to 17-Xavier Restrepo to GAF 49 for 8 yards. Tackle by 25-Juan Hyde.</t>
   </si>
   <si>
     <t>12:26</t>
   </si>
   <si>
     <t>GAF 49</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>1-10-GAF 49 (12:25) 5-George Coulter pass complete to 82-Donald Gutierrez to DEN 39 for 12 yards. Tackle by 58-Ross Bostic.</t>
   </si>
   <si>
-    <t>#47 Thomas Delp - SS</t>
+    <t>#47 Thomas Delp - FS</t>
   </si>
   <si>
     <t>11:44</t>
   </si>
   <si>
     <t>DEN 39</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>1-10-DEN 39 (11:43) 5-George Coulter pass Pass knocked down by 49-Jordan Hedrick. incomplete, intended for 84-Thomas Roberge.</t>
   </si>
   <si>
     <t>#89 Benny Davis - WR</t>
   </si>
   <si>
     <t>#85 Bernard Boyle - WR</t>
   </si>
   <si>
     <t>#49 Jordan Hedrick - CB</t>
   </si>
   <si>
     <t>11:38</t>
   </si>
@@ -593,135 +593,135 @@
   <si>
     <t>(10:21) 19-Donald Doubledoink kicks 74 yards from GAF 35 to DEN -9. Touchback.</t>
   </si>
   <si>
     <t>#44 John Riggins III - RB</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>1-10-DEN 25 (10:21) 11-Barton McDonnell pass complete to 22-Flex Yofish to DEN 42 for 17 yards.</t>
   </si>
   <si>
     <t>#11 Barton McDonnell - QB</t>
   </si>
   <si>
     <t>#22 Flex Yofish - WR</t>
   </si>
   <si>
-    <t>#88 Kenny Katchett - C</t>
+    <t>#83 Kenny Katchett - C</t>
   </si>
   <si>
     <t>#87 Donald Chenard - WR</t>
   </si>
   <si>
     <t>#18 Stick Opshun - WR</t>
   </si>
   <si>
-    <t>#12 John Leach - WR</t>
-[...2 lines deleted...]
-    <t>#73 Carl Rojas - LT</t>
+    <t>#80 John Leach - WR</t>
+  </si>
+  <si>
+    <t>#76 Carl Rojas - LT</t>
   </si>
   <si>
     <t>#71 Klay Pidgeon - RG</t>
   </si>
   <si>
     <t>#64 James Largo - C</t>
   </si>
   <si>
     <t>#76 Homer Frazier - RG</t>
   </si>
   <si>
     <t>#61 Victor Brock - LT</t>
   </si>
   <si>
-    <t>#95 Brian Cox - LDE</t>
+    <t>#57 Brian Cox - LDE</t>
   </si>
   <si>
     <t>#95 Charles Wiles - DT</t>
   </si>
   <si>
     <t>#96 Jon Benson - LDE</t>
   </si>
   <si>
-    <t>#1 Nicholas Park - SS</t>
+    <t>#25 Nicholas Park - SS</t>
   </si>
   <si>
     <t>#47 Phil Johnson - CB</t>
   </si>
   <si>
     <t>#34 John Booker - CB</t>
   </si>
   <si>
     <t>#30 James Hipple - CB</t>
   </si>
   <si>
     <t>#36 Jeffrey Buckley - SS</t>
   </si>
   <si>
     <t>#43 Josh Cooper-Smith - FS</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>1-10-DEN 42 (9:34) 11-Barton McDonnell pass complete to 12-John Leach to DEN 48 for 6 yards. Tackle by 30-James Hipple.</t>
   </si>
   <si>
     <t>#4 Mason Jahr - RB</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>DEN 48</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-4-DEN 48 (8:48) 11-Barton McDonnell pass complete to 42-Richard Barth to GAF 47 for 5 yards. Tackle by 59-Jeffrey Potter.</t>
   </si>
   <si>
-    <t>#40 James Reese - FB</t>
-[...2 lines deleted...]
-    <t>#42 Richard Barth - TE</t>
+    <t>#41 James Reese - FB</t>
+  </si>
+  <si>
+    <t>#48 Richard Barth - FB</t>
   </si>
   <si>
     <t>#51 Jason Bennett - DT</t>
   </si>
   <si>
     <t>#59 Jeffrey Potter - WLB</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>GAF 47</t>
   </si>
   <si>
     <t>1-10-GAF 47 (8:06) 11-Barton McDonnell pass incomplete, dropped by 4-Mason Jahr.</t>
   </si>
   <si>
     <t>#5 Bowie Nife - WR</t>
   </si>
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>