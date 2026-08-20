--- v1 (2026-07-09)
+++ v2 (2026-08-20)
@@ -299,51 +299,51 @@
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Allan Hawk kicks 71 yards from DEN 35 to GAF -6. Touchback.</t>
   </si>
   <si>
     <t>#88 Moe Lester - WR</t>
   </si>
   <si>
     <t>#97 Gregory Harger - MLB</t>
   </si>
   <si>
     <t>#44 Lester Madigan III - WLB</t>
   </si>
   <si>
     <t>#55 Champ Stonebreaker - WLB</t>
   </si>
   <si>
-    <t>#91 James Becker - DT</t>
+    <t>#76 James Becker - DT</t>
   </si>
   <si>
     <t>#21 Scottie Thorpe - CB</t>
   </si>
   <si>
     <t>#90 Justice Hammersmith - LDE</t>
   </si>
   <si>
     <t>#24 Jackie Jones - CB</t>
   </si>
   <si>
     <t>#32 Judson Johnson - CB</t>
   </si>
   <si>
     <t>#98 Brian Lynch - MLB</t>
   </si>
   <si>
     <t>#38 Terence Roderick - FS</t>
   </si>
   <si>
     <t>#3 Allan Hawk - K</t>
   </si>
   <si>
     <t>GAF</t>
   </si>
@@ -365,51 +365,51 @@
   <si>
     <t>#86 William Sneed - WR</t>
   </si>
   <si>
     <t>#84 Thomas Roberge - TE</t>
   </si>
   <si>
     <t>#82 Donald Gutierrez - TE</t>
   </si>
   <si>
     <t>#17 Xavier Restrepo - WR</t>
   </si>
   <si>
     <t>#50 Eric Hicks - LT</t>
   </si>
   <si>
     <t>#66 Johnnie Barnard - LT</t>
   </si>
   <si>
     <t>#61 Charles Davis - C</t>
   </si>
   <si>
     <t>#52 James Cheney - RG</t>
   </si>
   <si>
-    <t>#78 Kelvin Banks Jr. - RT</t>
+    <t>#78 Kelvin Banks Jr. - C</t>
   </si>
   <si>
     <t>#65 William Bernard - LDE</t>
   </si>
   <si>
     <t>#60 Bump Willis - LDE</t>
   </si>
   <si>
     <t>#77 Joe Averedge - LDE</t>
   </si>
   <si>
     <t>#75 Stu Pidd - LDE</t>
   </si>
   <si>
     <t>#59 Brian Rico - SLB</t>
   </si>
   <si>
     <t>#97 Butler Binz - RDE</t>
   </si>
   <si>
     <t>#8 Marshawn Mallow - MLB</t>
   </si>
   <si>
     <t>#33 Penn Elane - CB</t>
   </si>
@@ -551,51 +551,51 @@
   <si>
     <t>DEN 42</t>
   </si>
   <si>
     <t>3-13-DEN 42 (11:05) 5-George Coulter pass complete to 82-Donald Gutierrez to DEN 35 for 7 yards. Tackle by 33-Penn Elane.</t>
   </si>
   <si>
     <t>10:25</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-DEN 35 (10:24) 19-Donald Doubledoink 53 yard field goal is GOOD. DEN 0 GAF 3</t>
   </si>
   <si>
     <t>#1 John Hill - P</t>
   </si>
   <si>
     <t>#19 Donald Doubledoink - K</t>
   </si>
   <si>
-    <t>#73 Bayston Turkey - LG</t>
+    <t>#73 Bayston Turkey - C</t>
   </si>
   <si>
     <t>#69 Richard McIntosh - LT</t>
   </si>
   <si>
     <t>#75 Stephen Ward - C</t>
   </si>
   <si>
     <t>#99 Allsidig Spiller - LDE</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>GAF 35</t>
   </si>
   <si>
     <t>(10:21) 19-Donald Doubledoink kicks 74 yards from GAF 35 to DEN -9. Touchback.</t>
   </si>
   <si>
     <t>#44 John Riggins III - RB</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
@@ -2309,56 +2309,56 @@
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>