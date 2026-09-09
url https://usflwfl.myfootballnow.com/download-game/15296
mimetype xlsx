--- v2 (2026-08-20)
+++ v3 (2026-09-09)
@@ -371,114 +371,114 @@
   <si>
     <t>#82 Donald Gutierrez - TE</t>
   </si>
   <si>
     <t>#17 Xavier Restrepo - WR</t>
   </si>
   <si>
     <t>#50 Eric Hicks - LT</t>
   </si>
   <si>
     <t>#66 Johnnie Barnard - LT</t>
   </si>
   <si>
     <t>#61 Charles Davis - C</t>
   </si>
   <si>
     <t>#52 James Cheney - RG</t>
   </si>
   <si>
     <t>#78 Kelvin Banks Jr. - C</t>
   </si>
   <si>
     <t>#65 William Bernard - LDE</t>
   </si>
   <si>
-    <t>#60 Bump Willis - LDE</t>
+    <t>#94 Bump Willis - LDE</t>
   </si>
   <si>
     <t>#77 Joe Averedge - LDE</t>
   </si>
   <si>
     <t>#75 Stu Pidd - LDE</t>
   </si>
   <si>
     <t>#59 Brian Rico - SLB</t>
   </si>
   <si>
     <t>#97 Butler Binz - RDE</t>
   </si>
   <si>
-    <t>#8 Marshawn Mallow - MLB</t>
+    <t>#70 Marshawn Mallow - LDE</t>
   </si>
   <si>
     <t>#33 Penn Elane - CB</t>
   </si>
   <si>
     <t>#25 Juan Hyde - CB</t>
   </si>
   <si>
     <t>#2 Sweet Lou Kendricks - SS</t>
   </si>
   <si>
     <t>#9 Syotto Puolustaja - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-GAF 25 (14:58) 5-George Coulter pass complete to 17-Xavier Restrepo to GAF 39 for 14 yards. Tackle by 33-Penn Elane.</t>
   </si>
   <si>
     <t>#92 Nathan Wilson - LDE</t>
   </si>
   <si>
     <t>#90 Brandon Wicker - RDE</t>
   </si>
   <si>
-    <t>#95 Juan Toothree - LDE</t>
+    <t>#95 Juan Toothree - RDE</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>GAF 39</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>1-10-GAF 39 (14:17) 86-William Sneed ran to GAF 39 for a short loss. Tackle by 50-Gio Kashe.</t>
   </si>
   <si>
     <t>#18 Steve Wild - WR</t>
   </si>
   <si>
-    <t>#58 Ross Bostic - SLB</t>
+    <t>#8 Ross Bostic - MLB</t>
   </si>
   <si>
     <t>#50 Gio Kashe - WLB</t>
   </si>
   <si>
     <t>#20 Redd Herring - CB</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>2-10-GAF 39 (13:42) 86-William Sneed ran to GAF 41 for 3 yards. Tackle by 58-Ross Bostic.</t>
   </si>
   <si>
     <t>#31 Billy Klubbe - CB</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
@@ -521,51 +521,51 @@
   <si>
     <t>1-10-DEN 39 (11:43) 5-George Coulter pass Pass knocked down by 49-Jordan Hedrick. incomplete, intended for 84-Thomas Roberge.</t>
   </si>
   <si>
     <t>#89 Benny Davis - WR</t>
   </si>
   <si>
     <t>#85 Bernard Boyle - WR</t>
   </si>
   <si>
     <t>#49 Jordan Hedrick - CB</t>
   </si>
   <si>
     <t>11:38</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>2-10-DEN 39 (11:39) 89-Benny Davis ran to DEN 42 for -3 yards. Tackle by 52-Marshawn Mallow.</t>
   </si>
   <si>
     <t>#81 Brett Cartwright - WR</t>
   </si>
   <si>
-    <t>#71 Gerald Matos - C</t>
+    <t>#69 Gerald Matos - C</t>
   </si>
   <si>
     <t>11:06</t>
   </si>
   <si>
     <t>DEN 42</t>
   </si>
   <si>
     <t>3-13-DEN 42 (11:05) 5-George Coulter pass complete to 82-Donald Gutierrez to DEN 35 for 7 yards. Tackle by 33-Penn Elane.</t>
   </si>
   <si>
     <t>10:25</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-DEN 35 (10:24) 19-Donald Doubledoink 53 yard field goal is GOOD. DEN 0 GAF 3</t>
   </si>
   <si>
     <t>#1 John Hill - P</t>
   </si>
@@ -587,189 +587,189 @@
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>GAF 35</t>
   </si>
   <si>
     <t>(10:21) 19-Donald Doubledoink kicks 74 yards from GAF 35 to DEN -9. Touchback.</t>
   </si>
   <si>
     <t>#44 John Riggins III - RB</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>1-10-DEN 25 (10:21) 11-Barton McDonnell pass complete to 22-Flex Yofish to DEN 42 for 17 yards.</t>
   </si>
   <si>
-    <t>#11 Barton McDonnell - QB</t>
+    <t>#17 Barton McDonnell - QB</t>
   </si>
   <si>
     <t>#22 Flex Yofish - WR</t>
   </si>
   <si>
     <t>#83 Kenny Katchett - C</t>
   </si>
   <si>
     <t>#87 Donald Chenard - WR</t>
   </si>
   <si>
     <t>#18 Stick Opshun - WR</t>
   </si>
   <si>
     <t>#80 John Leach - WR</t>
   </si>
   <si>
     <t>#76 Carl Rojas - LT</t>
   </si>
   <si>
-    <t>#71 Klay Pidgeon - RG</t>
+    <t>#71 Klay Pidgeon - LG</t>
   </si>
   <si>
     <t>#64 James Largo - C</t>
   </si>
   <si>
     <t>#76 Homer Frazier - RG</t>
   </si>
   <si>
     <t>#61 Victor Brock - LT</t>
   </si>
   <si>
     <t>#57 Brian Cox - LDE</t>
   </si>
   <si>
     <t>#95 Charles Wiles - DT</t>
   </si>
   <si>
     <t>#96 Jon Benson - LDE</t>
   </si>
   <si>
     <t>#25 Nicholas Park - SS</t>
   </si>
   <si>
     <t>#47 Phil Johnson - CB</t>
   </si>
   <si>
     <t>#34 John Booker - CB</t>
   </si>
   <si>
     <t>#30 James Hipple - CB</t>
   </si>
   <si>
     <t>#36 Jeffrey Buckley - SS</t>
   </si>
   <si>
     <t>#43 Josh Cooper-Smith - FS</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>1-10-DEN 42 (9:34) 11-Barton McDonnell pass complete to 12-John Leach to DEN 48 for 6 yards. Tackle by 30-James Hipple.</t>
   </si>
   <si>
-    <t>#4 Mason Jahr - RB</t>
+    <t>#27 Mason Jahr - RB</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>DEN 48</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-4-DEN 48 (8:48) 11-Barton McDonnell pass complete to 42-Richard Barth to GAF 47 for 5 yards. Tackle by 59-Jeffrey Potter.</t>
   </si>
   <si>
     <t>#41 James Reese - FB</t>
   </si>
   <si>
-    <t>#48 Richard Barth - FB</t>
+    <t>#88 Richard Barth - TE</t>
   </si>
   <si>
     <t>#51 Jason Bennett - DT</t>
   </si>
   <si>
     <t>#59 Jeffrey Potter - WLB</t>
   </si>
   <si>
     <t>8:07</t>
   </si>
   <si>
     <t>GAF 47</t>
   </si>
   <si>
     <t>1-10-GAF 47 (8:06) 11-Barton McDonnell pass incomplete, dropped by 4-Mason Jahr.</t>
   </si>
   <si>
     <t>#5 Bowie Nife - WR</t>
   </si>
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-10-GAF 47 (8:02) PENALTY - False Start (DEN 88-Kenny Katchett)</t>
   </si>
   <si>
     <t>#7 Hale Merrie - QB</t>
   </si>
   <si>
     <t>#72 Manawa Nui - LG</t>
   </si>
   <si>
     <t>#66 Graham Krakker - FB</t>
   </si>
   <si>
     <t>#51 Nathaniel Gutierrez - RT</t>
   </si>
   <si>
     <t>#69 Kenneth Morris - C</t>
   </si>
   <si>
-    <t>#56 Rhodes Graider - LT</t>
+    <t>#56 Rhodes Graider - RT</t>
   </si>
   <si>
     <t>Dime Normal 4 Deep Zone under</t>
   </si>
   <si>
     <t>2-15-DEN 48 (8:02) 4-Mason Jahr ran to GAF 40 for 12 yards. Tackle by 30-James Hipple.</t>
   </si>
   <si>
     <t>7:19</t>
   </si>
   <si>
     <t>GAF 40</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>3-3-GAF 40 (7:18) 11-Barton McDonnell pass Pass knocked down by 44-Lester Madigan III. incomplete, intended for 34-Evan Stokes.</t>
   </si>
   <si>
     <t>#34 Evan Stokes - RB</t>
   </si>