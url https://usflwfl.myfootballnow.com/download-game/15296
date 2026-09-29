--- v3 (2026-09-09)
+++ v4 (2026-09-29)
@@ -413,51 +413,51 @@
   <si>
     <t>#33 Penn Elane - CB</t>
   </si>
   <si>
     <t>#25 Juan Hyde - CB</t>
   </si>
   <si>
     <t>#2 Sweet Lou Kendricks - SS</t>
   </si>
   <si>
     <t>#9 Syotto Puolustaja - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-GAF 25 (14:58) 5-George Coulter pass complete to 17-Xavier Restrepo to GAF 39 for 14 yards. Tackle by 33-Penn Elane.</t>
   </si>
   <si>
     <t>#92 Nathan Wilson - LDE</t>
   </si>
   <si>
-    <t>#90 Brandon Wicker - RDE</t>
+    <t>#90 Brandon Wicker - DT</t>
   </si>
   <si>
     <t>#95 Juan Toothree - RDE</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>GAF 39</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>1-10-GAF 39 (14:17) 86-William Sneed ran to GAF 39 for a short loss. Tackle by 50-Gio Kashe.</t>
   </si>
   <si>
     <t>#18 Steve Wild - WR</t>
   </si>
   <si>
     <t>#8 Ross Bostic - MLB</t>
   </si>
   <si>
     <t>#50 Gio Kashe - WLB</t>
   </si>
@@ -560,78 +560,78 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-DEN 35 (10:24) 19-Donald Doubledoink 53 yard field goal is GOOD. DEN 0 GAF 3</t>
   </si>
   <si>
     <t>#1 John Hill - P</t>
   </si>
   <si>
     <t>#19 Donald Doubledoink - K</t>
   </si>
   <si>
     <t>#73 Bayston Turkey - C</t>
   </si>
   <si>
     <t>#69 Richard McIntosh - LT</t>
   </si>
   <si>
     <t>#75 Stephen Ward - C</t>
   </si>
   <si>
-    <t>#99 Allsidig Spiller - LDE</t>
+    <t>#99 Allsidig Spiller - DT</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>GAF 35</t>
   </si>
   <si>
     <t>(10:21) 19-Donald Doubledoink kicks 74 yards from GAF 35 to DEN -9. Touchback.</t>
   </si>
   <si>
     <t>#44 John Riggins III - RB</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Quarter Normal Man Short Zone</t>
   </si>
   <si>
     <t>1-10-DEN 25 (10:21) 11-Barton McDonnell pass complete to 22-Flex Yofish to DEN 42 for 17 yards.</t>
   </si>
   <si>
-    <t>#17 Barton McDonnell - QB</t>
+    <t>#9 Barton McDonnell - QB</t>
   </si>
   <si>
     <t>#22 Flex Yofish - WR</t>
   </si>
   <si>
     <t>#83 Kenny Katchett - C</t>
   </si>
   <si>
     <t>#87 Donald Chenard - WR</t>
   </si>
   <si>
     <t>#18 Stick Opshun - WR</t>
   </si>
   <si>
     <t>#80 John Leach - WR</t>
   </si>
   <si>
     <t>#76 Carl Rojas - LT</t>
   </si>
   <si>
     <t>#71 Klay Pidgeon - LG</t>
   </si>
   <si>
     <t>#64 James Largo - C</t>
   </si>
@@ -2256,115 +2256,115 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="283.074" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>