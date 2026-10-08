--- v1 (2026-08-09)
+++ v2 (2026-10-08)
@@ -296,51 +296,51 @@
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 19-Brian Bennett kicks 75 yards from HOU 35 to BIR -10. Touchback.</t>
   </si>
   <si>
     <t>#43 Steve Miller - RB</t>
   </si>
   <si>
     <t>#63 James Williams - C</t>
   </si>
   <si>
     <t>#65 Pablo Young - LDE</t>
   </si>
   <si>
-    <t>#22 Calvin Winder - CB</t>
+    <t>#27 Calvin Winder - CB</t>
   </si>
   <si>
     <t>#56 Michael Jackson - DT</t>
   </si>
   <si>
     <t>#55 Richard Timko - MLB</t>
   </si>
   <si>
     <t>#48 Emmanuel Buck - CB</t>
   </si>
   <si>
     <t>#98 Eaton Bacon - RDE</t>
   </si>
   <si>
     <t>#32 Lloyd Irons - FS</t>
   </si>
   <si>
     <t>#74 Leonard Briscoe - C</t>
   </si>
   <si>
     <t>#20 Gary Rios - CB</t>
   </si>
   <si>
     <t>#19 Brian Bennett - K</t>
   </si>
@@ -362,141 +362,141 @@
   <si>
     <t>#16 Mike Hunt - QB</t>
   </si>
   <si>
     <t>#33 Marcus Alvarez - RB</t>
   </si>
   <si>
     <t>#37 Chris McArthur - RB</t>
   </si>
   <si>
     <t>#88 David Glover - WR</t>
   </si>
   <si>
     <t>#14 Timothy Hernandez - WR</t>
   </si>
   <si>
     <t>#88 Peter Patton - WR</t>
   </si>
   <si>
     <t>#71 Matt Wright - LT</t>
   </si>
   <si>
     <t>#61 Edward Green - LG</t>
   </si>
   <si>
-    <t>#60 Raymond Weaver - LT</t>
+    <t>#56 Raymond Weaver - LT</t>
   </si>
   <si>
     <t>#78 Herbert Brown - RT</t>
   </si>
   <si>
     <t>#63 Richard Rhodes - LDE</t>
   </si>
   <si>
     <t>#96 Adam Twelve - DT</t>
   </si>
   <si>
-    <t>#51 Juan Ritter - RDE</t>
-[...2 lines deleted...]
-    <t>#98 Joseph Foley - SLB</t>
+    <t>#91 Juan Ritter - LDE</t>
+  </si>
+  <si>
+    <t>#52 Joseph Foley - SLB</t>
   </si>
   <si>
     <t>#50 Tommy Herr - MLB</t>
   </si>
   <si>
-    <t>#53 Kenneth Walker - WLB</t>
+    <t>#96 Kenneth Walker - WLB</t>
   </si>
   <si>
     <t>#25 J.J. Battle - CB</t>
   </si>
   <si>
     <t>#42 Kenneth Kivett - CB</t>
   </si>
   <si>
     <t>#45 Jay Paniagua - CB</t>
   </si>
   <si>
     <t>#30 James Austin - SS</t>
   </si>
   <si>
     <t>#32 Robert Presnell - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>BIR 35</t>
   </si>
   <si>
     <t>Singleback Normal WR Quick In</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-BIR 35 (14:57) 18-John Adams pass complete to 86-Juan Vance to BIR 29 for 5 yards. Tackle by 48-Emmanuel Buck.</t>
   </si>
   <si>
     <t>#18 John Adams - QB</t>
   </si>
   <si>
     <t>#49 Vince Chavez - RB</t>
   </si>
   <si>
     <t>#84 Andrew Smith - TE</t>
   </si>
   <si>
     <t>#85 David Cleghorn - WR</t>
   </si>
   <si>
-    <t>#10 Jimmy Jinx - WR</t>
-[...2 lines deleted...]
-    <t>#86 Juan Vance - WR</t>
+    <t>#13 Jimmy Jinx - WR</t>
+  </si>
+  <si>
+    <t>#15 Juan Vance - WR</t>
   </si>
   <si>
     <t>#71 John Grantham - LT</t>
   </si>
   <si>
     <t>#74 Bradley Hilliard - LG</t>
   </si>
   <si>
     <t>#72 Robert Cudney - C</t>
   </si>
   <si>
-    <t>#66 Gerard Cox - RG</t>
+    <t>#75 Gerard Cox - RG</t>
   </si>
   <si>
     <t>#70 Jim Bob Mathews - RT</t>
   </si>
   <si>
     <t>#93 Stephen Petway - LDE</t>
   </si>
   <si>
-    <t>#79 Wayne Gonzalez - RDE</t>
+    <t>#79 Wayne Gonzalez - LDE</t>
   </si>
   <si>
     <t>#92 Wayne Peters - RDE</t>
   </si>
   <si>
     <t>#59 Jeffery Headrick - MLB</t>
   </si>
   <si>
     <t>#37 Chris Beck - CB</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>BIR 29</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>2-5-BIR 29 (14:20) 49-Vince Chavez ran to BIR 26 for 3 yards. Tackle by 55-Richard Timko. HOU 84-Andrew Smith was injured on the play. He looks like he should be able to return. PENALTY - Unnecessary Roughness (BIR 55-Richard Timko)</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
@@ -506,51 +506,51 @@
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-BIR 11 (14:17) 49-Vince Chavez ran to BIR 11 for 1 yards. Tackle by 56-Michael Jackson.</t>
   </si>
   <si>
     <t>#89 Benjamin Cummings - TE</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-9-BIR 11 (13:35) 49-Vince Chavez ran to BIR 6 for 5 yards. Tackle by 22-Calvin Winder.</t>
   </si>
   <si>
-    <t>#44 Storm Winds - RB</t>
+    <t>#29 Storm Winds - FB</t>
   </si>
   <si>
     <t>#35 Myron Young - FB</t>
   </si>
   <si>
     <t>#88 Jeffery Black - TE</t>
   </si>
   <si>
     <t>#90 John Cilley - LDE</t>
   </si>
   <si>
     <t>#55 Ernesto Hall - FS</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>BIR 6</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
@@ -560,51 +560,51 @@
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-5-BIR 6 (12:46) 19-Brian Bennett 23 yard field goal is GOOD. BIR 0 HOU 3</t>
   </si>
   <si>
     <t>#15 Sang Green - P</t>
   </si>
   <si>
     <t>#73 Dale Tapia - C</t>
   </si>
   <si>
     <t>#61 Dean Gann - C</t>
   </si>
   <si>
     <t>#75 Kenneth Militello - RG</t>
   </si>
   <si>
-    <t>#93 Stephen Williams - MLB</t>
+    <t>#52 Stephen Williams - MLB</t>
   </si>
   <si>
     <t>#51 Mark Smith - SLB</t>
   </si>
   <si>
     <t>#94 Anthony Johnson - RDE</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>(12:44) 19-Brian Bennett kicks 74 yards from HOU 35 to BIR -9. Touchback.</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>1-10-BIR 25 (12:44) 16-Mike Hunt pass Pass knocked down by 98-Joseph Foley. incomplete, intended for 33-Marcus Alvarez. PENALTY - Pass Interference (HOU 98-Joseph Foley)</t>
   </si>
   <si>
     <t>12:38</t>
   </si>
   <si>
     <t>BIR 34</t>
   </si>
@@ -1046,51 +1046,51 @@
   <si>
     <t>Nickel 3-3-5 3 Deep MLB Blitz</t>
   </si>
   <si>
     <t>3-9-BIR 22 (12:46) 16-Mike Hunt pass Pass knocked down by 25-J.J. Battle. incomplete, intended for 88-David Glover.</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>4-9-BIR 22 (12:42) 13-David Maxwell punts 50 yards to HOU 28. BIR 74-Leonard Briscoe was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:32</t>
   </si>
   <si>
     <t>HOU 28</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>1-10-HOU 28 (12:33) 49-Vince Chavez ran to HOU 29 for 1 yards. Tackle by 90-Gregorio Bacon. PENALTY - Holding (HOU 74-Bradley Hilliard)</t>
   </si>
   <si>
-    <t>#90 Gregorio Bacon - SLB</t>
+    <t>#58 Gregorio Bacon - SLB</t>
   </si>
   <si>
     <t>12:30</t>
   </si>
   <si>
     <t>HOU 18</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>1-20-HOU 18 (12:31) 18-John Adams ran to HOU 28 for 10 yards. 18-John Adams slides to avoid being hit.</t>
   </si>
   <si>
     <t>#24 Daniel Eskridge - CB</t>
   </si>
   <si>
     <t>11:49</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>2-10-HOU 28 (11:48) 18-John Adams pass Pass knocked down by 59-Ernesto Hall. incomplete, intended for 89-Benjamin Cummings. HOU 70-Jim Bob Mathews was injured on the play. He looks like he should be able to return. PENALTY - Pass Interference (BIR 37-Chris Beck)</t>
   </si>