--- v0 (2026-06-08)
+++ v1 (2026-08-09)
@@ -290,141 +290,141 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>BIR has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 19-Brian Bennett kicks 75 yards from HOU 35 to BIR -10. Touchback.</t>
   </si>
   <si>
     <t>#43 Steve Miller - RB</t>
   </si>
   <si>
-    <t>#66 James Williams - C</t>
+    <t>#63 James Williams - C</t>
   </si>
   <si>
     <t>#65 Pablo Young - LDE</t>
   </si>
   <si>
     <t>#22 Calvin Winder - CB</t>
   </si>
   <si>
     <t>#56 Michael Jackson - DT</t>
   </si>
   <si>
     <t>#55 Richard Timko - MLB</t>
   </si>
   <si>
     <t>#48 Emmanuel Buck - CB</t>
   </si>
   <si>
     <t>#98 Eaton Bacon - RDE</t>
   </si>
   <si>
-    <t>#40 Lloyd Irons - FS</t>
+    <t>#32 Lloyd Irons - FS</t>
   </si>
   <si>
     <t>#74 Leonard Briscoe - C</t>
   </si>
   <si>
     <t>#20 Gary Rios - CB</t>
   </si>
   <si>
     <t>#19 Brian Bennett - K</t>
   </si>
   <si>
     <t>BIR</t>
   </si>
   <si>
     <t>BIR 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-BIR 25 (15:00) 16-Mike Hunt pass INTERCEPTED by 42-Kenneth Kivett at BIR 36. 42-Kenneth Kivett to BIR 35 for 1 yards. Tackle by 88-Peter Patton.</t>
   </si>
   <si>
     <t>#16 Mike Hunt - QB</t>
   </si>
   <si>
     <t>#33 Marcus Alvarez - RB</t>
   </si>
   <si>
-    <t>#25 Chris McArthur - RB</t>
+    <t>#37 Chris McArthur - RB</t>
   </si>
   <si>
     <t>#88 David Glover - WR</t>
   </si>
   <si>
     <t>#14 Timothy Hernandez - WR</t>
   </si>
   <si>
     <t>#88 Peter Patton - WR</t>
   </si>
   <si>
     <t>#71 Matt Wright - LT</t>
   </si>
   <si>
     <t>#61 Edward Green - LG</t>
   </si>
   <si>
     <t>#60 Raymond Weaver - LT</t>
   </si>
   <si>
     <t>#78 Herbert Brown - RT</t>
   </si>
   <si>
     <t>#63 Richard Rhodes - LDE</t>
   </si>
   <si>
     <t>#96 Adam Twelve - DT</t>
   </si>
   <si>
     <t>#51 Juan Ritter - RDE</t>
   </si>
   <si>
     <t>#98 Joseph Foley - SLB</t>
   </si>
   <si>
-    <t>#51 Tommy Herr - MLB</t>
+    <t>#50 Tommy Herr - MLB</t>
   </si>
   <si>
     <t>#53 Kenneth Walker - WLB</t>
   </si>
   <si>
     <t>#25 J.J. Battle - CB</t>
   </si>
   <si>
     <t>#42 Kenneth Kivett - CB</t>
   </si>
   <si>
     <t>#45 Jay Paniagua - CB</t>
   </si>
   <si>
     <t>#30 James Austin - SS</t>
   </si>
   <si>
     <t>#32 Robert Presnell - FS</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>BIR 35</t>
   </si>
@@ -452,54 +452,54 @@
   <si>
     <t>#10 Jimmy Jinx - WR</t>
   </si>
   <si>
     <t>#86 Juan Vance - WR</t>
   </si>
   <si>
     <t>#71 John Grantham - LT</t>
   </si>
   <si>
     <t>#74 Bradley Hilliard - LG</t>
   </si>
   <si>
     <t>#72 Robert Cudney - C</t>
   </si>
   <si>
     <t>#66 Gerard Cox - RG</t>
   </si>
   <si>
     <t>#70 Jim Bob Mathews - RT</t>
   </si>
   <si>
     <t>#93 Stephen Petway - LDE</t>
   </si>
   <si>
-    <t>#58 Wayne Gonzalez - DT</t>
-[...2 lines deleted...]
-    <t>#91 Wayne Peters - RDE</t>
+    <t>#79 Wayne Gonzalez - RDE</t>
+  </si>
+  <si>
+    <t>#92 Wayne Peters - RDE</t>
   </si>
   <si>
     <t>#59 Jeffery Headrick - MLB</t>
   </si>
   <si>
     <t>#37 Chris Beck - CB</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>BIR 29</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>2-5-BIR 29 (14:20) 49-Vince Chavez ran to BIR 26 for 3 yards. Tackle by 55-Richard Timko. HOU 84-Andrew Smith was injured on the play. He looks like he should be able to return. PENALTY - Unnecessary Roughness (BIR 55-Richard Timko)</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>BIR 11</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>2-9-BIR 11 (13:35) 49-Vince Chavez ran to BIR 6 for 5 yards. Tackle by 22-Calvin Winder.</t>
   </si>
   <si>
     <t>#44 Storm Winds - RB</t>
   </si>
   <si>
     <t>#35 Myron Young - FB</t>
   </si>
   <si>
     <t>#88 Jeffery Black - TE</t>
   </si>
   <si>
     <t>#90 John Cilley - LDE</t>
   </si>
   <si>
-    <t>#59 Ernesto Hall - WLB</t>
+    <t>#55 Ernesto Hall - FS</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>BIR 6</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>3-5-BIR 6 (12:49) 18-John Adams pass Pass knocked down by 37-Chris Beck. incomplete, intended for 49-Vince Chavez.</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
@@ -746,51 +746,51 @@
   <si>
     <t>7:54</t>
   </si>
   <si>
     <t>BIR 27</t>
   </si>
   <si>
     <t>Shotgun Normal Short Attack</t>
   </si>
   <si>
     <t>2-5-BIR 27 (7:53) 16-Mike Hunt pass Pass knocked down by 25-J.J. Battle. incomplete, intended for 88-David Glover. Pressure by 63-Richard Rhodes.</t>
   </si>
   <si>
     <t>7:47</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>46 Heavy 2 Deep Man Under</t>
   </si>
   <si>
     <t>3-5-BIR 27 (7:48) 33-Marcus Alvarez ran to BIR 38 for 11 yards. Tackle by 32-Robert Presnell. HOU 51-Juan Ritter was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#88 Linwood Deal - TE</t>
+    <t>#41 Linwood Deal - FB</t>
   </si>
   <si>
     <t>7:12</t>
   </si>
   <si>
     <t>BIR 38</t>
   </si>
   <si>
     <t>1-10-BIR 38 (7:11) 16-Mike Hunt pass complete to 88-Peter Patton to BIR 44 for 5 yards. Tackle by 42-Kenneth Kivett.</t>
   </si>
   <si>
     <t>6:28</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-5-BIR 44 (6:27) 16-Mike Hunt pass complete to 88-Peter Patton to BIR 44 for a short gain. Tackle by 42-Kenneth Kivett. 88-Peter Patton made a great move on the CB.</t>
   </si>
   <si>
     <t>#62 Brian Hicks - DT</t>
   </si>
   <si>
     <t>5:46</t>
   </si>
@@ -866,51 +866,51 @@
   <si>
     <t>3:34</t>
   </si>
   <si>
     <t>HOU 17</t>
   </si>
   <si>
     <t>4-2-HOU 17 (3:33) 15-Sang Green punts 49 yards to BIR 34. 88-David Glover to BIR 44 for 10 yards. Tackle by 73-Dale Tapia.</t>
   </si>
   <si>
     <t>3:24</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-BIR 44 (3:25) 16-Mike Hunt pass complete to 81-Jeffrey Larkin to HOU 44 for 12 yards. Tackle by 42-Kenneth Kivett.</t>
   </si>
   <si>
     <t>#45 Marcus Gonzalez - FB</t>
   </si>
   <si>
-    <t>#94 Joseph Fry - LDE</t>
+    <t>#51 Joseph Fry - LDE</t>
   </si>
   <si>
     <t>2:49</t>
   </si>
   <si>
     <t>HOU 44</t>
   </si>
   <si>
     <t>1-10-HOU 44 (2:48) 16-Mike Hunt pass complete to 33-Marcus Alvarez to HOU 32 for 11 yards. Tackle by 45-Jay Paniagua.</t>
   </si>
   <si>
     <t>2:14</t>
   </si>
   <si>
     <t>HOU 32</t>
   </si>
   <si>
     <t>1-10-HOU 32 (2:13) 16-Mike Hunt pass complete to 88-David Glover to HOU 19 for 14 yards. Tackle by 51-Tommy Herr. Pressure by 62-Brian Hicks.</t>
   </si>
   <si>
     <t>1:36</t>
   </si>
   <si>
     <t>HOU 19</t>
   </si>
@@ -1496,51 +1496,51 @@
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>HOU 47</t>
   </si>
   <si>
     <t>3-3-HOU 47 (9:59) 18-John Adams pass Pass knocked down by 59-Ernesto Hall. incomplete, intended for 35-Myron Young. Pressure by 93-Stephen Petway. PENALTY - Pass Interference (BIR 37-Chris Beck) (Declined) PENALTY - Pass Interference (BIR 59-Ernesto Hall)</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
     <t>BIR 48</t>
   </si>
   <si>
     <t>4-3 Normal 3 Deep Zone Flat Left</t>
   </si>
   <si>
     <t>1-10-BIR 48 (9:55) 18-John Adams pass incomplete, dropped by 84-Andrew Smith. PENALTY - Pass Interference (BIR 55-Richard Timko)</t>
   </si>
   <si>
     <t>1-10-BIR 37 (9:51) 18-John Adams pass Pass knocked down by 37-Chris Beck. incomplete, intended for 10-Jimmy Jinx.</t>
   </si>
   <si>
-    <t>#14 Charles Smith - WR</t>
+    <t>#19 Charles Smith - WR</t>
   </si>
   <si>
     <t>9:45</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>2-10-BIR 37 (9:46) 18-John Adams pass complete to 10-Jimmy Jinx to BIR 19 for 18 yards. Pushed out of bounds by 20-Gary Rios. 10-Jimmy Jinx made a great move on the CB.</t>
   </si>
   <si>
     <t>8:59</t>
   </si>
   <si>
     <t>1-10-BIR 19 (8:58) 18-John Adams pass Pass knocked down by 20-Gary Rios. incomplete, intended for 86-Juan Vance. Pressure by 93-Stephen Petway.</t>
   </si>
   <si>
     <t>#58 Lewis Speight - WLB</t>
   </si>
   <si>
     <t>8:53</t>
   </si>
@@ -2423,94 +2423,94 @@
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="316.066" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">