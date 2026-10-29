--- v4 (2026-09-13)
+++ v5 (2026-10-29)
@@ -299,51 +299,51 @@
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Allan Hawk kicks 74 yards from DEN 35 to MEM -9. Touchback.</t>
   </si>
   <si>
     <t>#31 Melvin Williams - CB</t>
   </si>
   <si>
     <t>#44 Robert Gibbs - CB</t>
   </si>
   <si>
     <t>#54 Kenneth Green - CB</t>
   </si>
   <si>
     <t>#49 Willie Averill - CB</t>
   </si>
   <si>
-    <t>#76 Elmer Childs - RDE</t>
+    <t>#72 Elmer Childs - RDE</t>
   </si>
   <si>
     <t>#21 Eric Ramirez - WR</t>
   </si>
   <si>
     <t>#28 Dan Jin - CB</t>
   </si>
   <si>
     <t>#33 Houston West - CB</t>
   </si>
   <si>
     <t>#36 James Franklin - CB</t>
   </si>
   <si>
     <t>#99 Brian Ford - WLB</t>
   </si>
   <si>
     <t>#77 Ronald Perkins - C</t>
   </si>
   <si>
     <t>#3 Allan Hawk - K</t>
   </si>
   <si>
     <t>MEM</t>
   </si>
@@ -359,63 +359,63 @@
   <si>
     <t>1-10-MEM 25 (15:00) 19-Keith Carter pass complete to 84-Richard Kelleher to MEM 25 for a short gain. Tackle by 8-Butler Binz.</t>
   </si>
   <si>
     <t>#19 Keith Carter - QB</t>
   </si>
   <si>
     <t>#84 Richard Kelleher - WR</t>
   </si>
   <si>
     <t>#30 John Cummings - WR</t>
   </si>
   <si>
     <t>#14 Antonio Bethea - WR</t>
   </si>
   <si>
     <t>#81 Billy Bach - WR</t>
   </si>
   <si>
     <t>#89 Mike Simon - WR</t>
   </si>
   <si>
     <t>#73 Richard Carrico - C</t>
   </si>
   <si>
-    <t>#52 Matthew Peterson - C</t>
+    <t>#53 Matthew Peterson - C</t>
   </si>
   <si>
     <t>#77 Gary Hampton - C</t>
   </si>
   <si>
     <t>#53 Ben Harris - C</t>
   </si>
   <si>
     <t>#65 William Bernard - LDE</t>
   </si>
   <si>
-    <t>#94 Bump Willis - LDE</t>
+    <t>#77 Bump Willis - LDE</t>
   </si>
   <si>
     <t>#70 Bam Bam Bigelow - LDE</t>
   </si>
   <si>
     <t>#95 Juan Toothree - RDE</t>
   </si>
   <si>
     <t>#97 Butler Binz - RDE</t>
   </si>
   <si>
     <t>#9 Syotto Puolustaja - FS</t>
   </si>
   <si>
     <t>#33 Penn Elane - CB</t>
   </si>
   <si>
     <t>#31 Billy Klubbe - CB</t>
   </si>
   <si>
     <t>#25 Juan Hyde - CB</t>
   </si>
   <si>
     <t>#2 Sweet Lou Kendricks - SS</t>
   </si>
@@ -470,54 +470,54 @@
   <si>
     <t>#6 Fritz Keue - P</t>
   </si>
   <si>
     <t>#5 Bowie Nife - WR</t>
   </si>
   <si>
     <t>#50 William Scully - LT</t>
   </si>
   <si>
     <t>#75 David Green - C</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>DEN 29</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-DEN 29 (13:34) 11-Barton McDonnell pass complete to 4-Mason Jahr to DEN 45 for 16 yards. 4-Mason Jahr FUMBLES (51-Andre Ferrill) Pressure by 99-Brian Ford.</t>
   </si>
   <si>
-    <t>#9 Barton McDonnell - QB</t>
-[...2 lines deleted...]
-    <t>#27 Mason Jahr - RB</t>
+    <t>#8 Barton McDonnell - QB</t>
+  </si>
+  <si>
+    <t>#47 Mason Jahr - RB</t>
   </si>
   <si>
     <t>#41 James Reese - FB</t>
   </si>
   <si>
     <t>#83 Kenny Katchett - C</t>
   </si>
   <si>
     <t>#22 Flex Yofish - WR</t>
   </si>
   <si>
     <t>#80 John Leach - WR</t>
   </si>
   <si>
     <t>#56 Rhodes Graider - RT</t>
   </si>
   <si>
     <t>#71 Klay Pidgeon - LG</t>
   </si>
   <si>
     <t>#54 Herbert Renner - C</t>
   </si>
   <si>
     <t>#76 Homer Frazier - RG</t>
   </si>
@@ -614,69 +614,69 @@
   <si>
     <t>4-1-MEM 44 (11:32) 6-Paul Raymond punts 49 yards to MEM -4.4-1-MEM 44 (11:32) 6-Paul Raymond punts 49 yards to MEM -4. Touchback.</t>
   </si>
   <si>
     <t>#6 Paul Raymond - P</t>
   </si>
   <si>
     <t>#66 Graham Krakker - FB</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>MEM 20</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-MEM 20 (11:24) 19-Keith Carter pass complete to 14-Antonio Bethea to DEN 38 for 42 yards. Tackle by 9-Syotto Puolustaja.</t>
   </si>
   <si>
-    <t>#59 Brian Rico - SLB</t>
+    <t>#57 Brian Rico - WLB</t>
   </si>
   <si>
     <t>10:42</t>
   </si>
   <si>
     <t>DEN 38</t>
   </si>
   <si>
     <t>Nickel Blitz Stunt Blitz</t>
   </si>
   <si>
     <t>1-10-DEN 38 (10:41) 19-Keith Carter pass Pass knocked down by 25-Juan Hyde. incomplete, intended for 86-Mike Simon.</t>
   </si>
   <si>
     <t>#92 Nathan Wilson - LDE</t>
   </si>
   <si>
-    <t>#90 Brandon Wicker - RDE</t>
+    <t>#90 Brandon Wicker - DT</t>
   </si>
   <si>
     <t>10:37</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
   <si>
     <t>2-10-DEN 38 (10:38) 84-Richard Kelleher ran to DEN 28 for 10 yards. Tackle by 20-Redd Herring. MEM 21-Eric Ramirez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#77 Joe Averedge - LDE</t>
   </si>
   <si>
     <t>#49 Jordan Hedrick - CB</t>
   </si>
   <si>
     <t>9:57</t>
   </si>
   <si>
     <t>DEN 28</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>