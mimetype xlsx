--- v6 (2026-09-09)
+++ v7 (2026-09-29)
@@ -497,51 +497,51 @@
   <si>
     <t>#69 John Moore - C</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
     <t>MIC 44</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>1-10-MIC 44 (12:20) 9-Thomas Hampton pass Pass knocked down by 20-Micheal Ellison. incomplete, intended for 84-Myron Schumacher.</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>2-10-MIC 44 (12:16) 9-Thomas Hampton pass complete to 16-Robert Neal to MIC 37 for 7 yards. Tackle by 25-Benjamin Walker. PIT 71-John Wilkes was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#89 Alfredo Evans - WR</t>
+    <t>#14 Alfredo Evans - WR</t>
   </si>
   <si>
     <t>#16 Robert Neal - WR</t>
   </si>
   <si>
     <t>#93 Andy Flowers - WLB</t>
   </si>
   <si>
     <t>#95 Kevin Glass - WLB</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>MIC 37</t>
   </si>
   <si>
     <t>Nickel Strong Double LB plus CB3 Blitz</t>
   </si>
   <si>
     <t>3-3-MIC 37 (11:42) 9-Thomas Hampton pass complete to 13-Bradley Russell for 37 yards. TOUCHDOWN! PIT 6 MIC 0</t>
   </si>
   <si>
     <t>#68 William Fairley - LG</t>
   </si>
@@ -623,51 +623,51 @@
   <si>
     <t>1-10-MIC 16 (11:32) 1-Robert Townsend pass incomplete, intended for 81-Jay Jones. Pressure by 68-William Morrison.</t>
   </si>
   <si>
     <t>#1 Robert Townsend - QB</t>
   </si>
   <si>
     <t>#81 Jay Jones - FB</t>
   </si>
   <si>
     <t>#18 Edwin Smith - WR</t>
   </si>
   <si>
     <t>#11 Adolfo Sheffield - WR</t>
   </si>
   <si>
     <t>#13 William Simon - WR</t>
   </si>
   <si>
     <t>#70 Sylvester Murphy - LT</t>
   </si>
   <si>
     <t>#63 Cameron May - LG</t>
   </si>
   <si>
-    <t>#66 Glen Carter - RG</t>
+    <t>#60 Glen Carter - C</t>
   </si>
   <si>
     <t>#68 Doug Clark - RG</t>
   </si>
   <si>
     <t>#63 William Morrison - RDE</t>
   </si>
   <si>
     <t>#76 Andre Bartlett - DT</t>
   </si>
   <si>
     <t>#94 Edwin Guy - DT</t>
   </si>
   <si>
     <t>#66 John Kim - DT</t>
   </si>
   <si>
     <t>#96 Philip Lorenz - MLB</t>
   </si>
   <si>
     <t>#27 Wesley Johnson - CB</t>
   </si>
   <si>
     <t>#35 Thomas Crossett - CB</t>
   </si>