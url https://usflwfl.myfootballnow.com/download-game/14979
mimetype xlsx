--- v7 (2026-09-29)
+++ v8 (2026-10-19)
@@ -629,51 +629,51 @@
   <si>
     <t>#81 Jay Jones - FB</t>
   </si>
   <si>
     <t>#18 Edwin Smith - WR</t>
   </si>
   <si>
     <t>#11 Adolfo Sheffield - WR</t>
   </si>
   <si>
     <t>#13 William Simon - WR</t>
   </si>
   <si>
     <t>#70 Sylvester Murphy - LT</t>
   </si>
   <si>
     <t>#63 Cameron May - LG</t>
   </si>
   <si>
     <t>#60 Glen Carter - C</t>
   </si>
   <si>
     <t>#68 Doug Clark - RG</t>
   </si>
   <si>
-    <t>#63 William Morrison - RDE</t>
+    <t>#92 William Morrison - RDE</t>
   </si>
   <si>
     <t>#76 Andre Bartlett - DT</t>
   </si>
   <si>
     <t>#94 Edwin Guy - DT</t>
   </si>
   <si>
     <t>#66 John Kim - DT</t>
   </si>
   <si>
     <t>#96 Philip Lorenz - MLB</t>
   </si>
   <si>
     <t>#27 Wesley Johnson - CB</t>
   </si>
   <si>
     <t>#35 Thomas Crossett - CB</t>
   </si>
   <si>
     <t>#25 John Robinson - SS</t>
   </si>
   <si>
     <t>#36 Joel Portillo - FS</t>
   </si>