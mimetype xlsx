--- v9 (2026-09-09)
+++ v10 (2026-09-29)
@@ -1130,51 +1130,51 @@
   <si>
     <t>1-10-ORL 11 (7:32) 5-Bernard Smith pass Pass knocked down by 38-George Norris. incomplete, intended for 12-John Leach.</t>
   </si>
   <si>
     <t>7:28</t>
   </si>
   <si>
     <t>2-10-ORL 11 (7:29) 5-Bernard Smith pass complete to 4-Mason Jahr to ORL 2 for 9 yards. Tackle by 42-Ruff Rhodes.</t>
   </si>
   <si>
     <t>6:53</t>
   </si>
   <si>
     <t>ORL 2</t>
   </si>
   <si>
     <t>3-1-ORL 2 (6:52) 24-Gregory Leone ran to ORL 0 for 2 yards. TOUCHDOWN! DEN 6 ORL 9</t>
   </si>
   <si>
     <t>6:49</t>
   </si>
   <si>
     <t>(6:50) Extra point GOOD by 3-Allan Hawk. DEN 7 ORL 9</t>
   </si>
   <si>
-    <t>#17 Barton McDonnell - QB</t>
+    <t>#9 Barton McDonnell - QB</t>
   </si>
   <si>
     <t>(6:50) 3-Allan Hawk kicks 73 yards from DEN 35 to ORL -8. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-ORL 25 (6:50) 27-Bill Minks ran to ORL 24 for -1 yards. Tackle by 9-Syotto Puolustaja.</t>
   </si>
   <si>
     <t>6:13</t>
   </si>
   <si>
     <t>ORL 24</t>
   </si>
   <si>
     <t>Weak I Big WR Post TE Out</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
@@ -2450,51 +2450,51 @@
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>