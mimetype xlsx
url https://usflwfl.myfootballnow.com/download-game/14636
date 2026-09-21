--- v2 (2026-08-26)
+++ v3 (2026-09-21)
@@ -395,51 +395,51 @@
   <si>
     <t>#76 Elmer Childs - RDE</t>
   </si>
   <si>
     <t>#99 Brian Ford - WLB</t>
   </si>
   <si>
     <t>#54 Kenneth Green - CB</t>
   </si>
   <si>
     <t>#29 Jerome Mahoney - CB</t>
   </si>
   <si>
     <t>#31 Melvin Williams - CB</t>
   </si>
   <si>
     <t>#44 Robert Gibbs - CB</t>
   </si>
   <si>
     <t>#34 Robert Marra - CB</t>
   </si>
   <si>
     <t>#51 Andre Ferrill - CB</t>
   </si>
   <si>
-    <t>#46 Jason Pritchett - CB</t>
+    <t>#22 Jason Pritchett - CB</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>STO 36</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>1-10-STO 36 (14:26) 43-Sean Cleveland ran to STO 43 for 6 yards. Tackle by 54-Kenneth Green.</t>
   </si>
   <si>
     <t>13:49</t>
   </si>
   <si>
     <t>STO 43</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>2-4-STO 43 (13:48) 19-Charles Clark pass Pass knocked down by 34-Robert Marra. incomplete, intended for 84-Jessie Anderson.</t>
   </si>
@@ -566,57 +566,57 @@
   <si>
     <t>11:30</t>
   </si>
   <si>
     <t>MEM 4</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Quick Out</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Weak Side Blitz</t>
   </si>
   <si>
     <t>1-10-MEM 4 (11:31) 19-Keith Carter pass complete to 83-Marty Jimenez to MEM 20 for 16 yards. Tackle by 98-Michael Graham.</t>
   </si>
   <si>
     <t>#19 Keith Carter - QB</t>
   </si>
   <si>
     <t>#84 Richard Kelleher - WR</t>
   </si>
   <si>
     <t>#83 Marty Jimenez - WR</t>
   </si>
   <si>
-    <t>#86 Mike Simon - WR</t>
+    <t>#89 Mike Simon - WR</t>
   </si>
   <si>
     <t>#52 Matthew Peterson - C</t>
   </si>
   <si>
-    <t>#57 Gary Hampton - C</t>
+    <t>#77 Gary Hampton - C</t>
   </si>
   <si>
     <t>#53 Ben Harris - C</t>
   </si>
   <si>
     <t>#65 Alan Hogan - LDE</t>
   </si>
   <si>
     <t>#60 Peter Chancellor - DT</t>
   </si>
   <si>
     <t>#98 Michael Graham - SLB</t>
   </si>
   <si>
     <t>#56 Donnie Wyman - MLB</t>
   </si>
   <si>
     <t>#55 Robert Day - WLB</t>
   </si>
   <si>
     <t>10:54</t>
   </si>
   <si>
     <t>MEM 20</t>
   </si>
@@ -635,75 +635,75 @@
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-MEM 40 (10:12) 19-Keith Carter pass Pass knocked down by 53-David Smith. incomplete, intended for 81-Billy Bach.</t>
   </si>
   <si>
     <t>#82 James Miles - WR</t>
   </si>
   <si>
     <t>#69 Gregory McDonald - DT</t>
   </si>
   <si>
     <t>10:08</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>2-10-MEM 40 (10:09) 82-James Miles ran to MEM 48 for 8 yards. Tackle by 20-Lawrence Lothian. MEM 52-Matthew Peterson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#14 Antonio Bethea - WR</t>
   </si>
   <si>
-    <t>#98 Wilfredo Johnson - MLB</t>
+    <t>#92 Wilfredo Johnson - WLB</t>
   </si>
   <si>
     <t>#30 Van Joyner - CB</t>
   </si>
   <si>
     <t>#34 Roger Watkins - SS</t>
   </si>
   <si>
     <t>9:24</t>
   </si>
   <si>
     <t>MEM 48</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-2-MEM 48 (9:23) 19-Keith Carter pass complete to 81-Billy Bach to STO 49 for 2 yards. Tackle by 53-David Smith.</t>
   </si>
   <si>
-    <t>#62 Jerry Sanders - C</t>
+    <t>#76 Jerry Sanders - C</t>
   </si>
   <si>
     <t>8:46</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Blitz</t>
   </si>
   <si>
     <t>1-10-STO 49 (8:45) 19-Keith Carter pass complete to 83-Marty Jimenez to STO 11 for 38 yards. Tackle by 38-Henry Greear.</t>
   </si>
   <si>
     <t>#91 Dennis McDowell - RDE</t>
   </si>
   <si>
     <t>8:02</t>
   </si>
   <si>
     <t>STO 11</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
@@ -1724,51 +1724,51 @@
   <si>
     <t>3-8-STO 19 (2:00) 84-Richard Kelleher ran to STO 18 for 1 yards. Tackle by 69-Gregory McDonald.</t>
   </si>
   <si>
     <t>1:26</t>
   </si>
   <si>
     <t>4-7-STO 18 (1:25) 17-Harvey Holcomb 37 yard field goal is GOOD. STO 0 MEM 26</t>
   </si>
   <si>
     <t>1:21</t>
   </si>
   <si>
     <t>(1:22) 17-Harvey Holcomb kicks 75 yards from MEM 35 to STO -10. Touchback.</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>1-10-STO 25 (1:22) 19-Charles Clark pass incomplete, dropped by 84-Jessie Anderson. Pressure by 58-Richard Fox.</t>
   </si>
   <si>
     <t>#96 David Dugan - WLB</t>
   </si>
   <si>
-    <t>#58 Richard Fox - LDE</t>
+    <t>#58 Richard Fox - WLB</t>
   </si>
   <si>
     <t>#90 Mark Mathews - CB</t>
   </si>
   <si>
     <t>1:16</t>
   </si>
   <si>
     <t>2-10-STO 25 (1:17) 19-Charles Clark pass Pass knocked down by 34-Robert Marra. incomplete, intended for 80-Glenn Roach. PENALTY - Pass Interference (MEM 34-Robert Marra)</t>
   </si>
   <si>
     <t>1:13</t>
   </si>
   <si>
     <t>STO 32</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>1-10-STO 32 (1:14) 19-Charles Clark pass Pass knocked down by 38-Larry Johnson. incomplete, intended for 89-Daniel Pipes.</t>
   </si>
   <si>
     <t>#56 Robert Grimm - WLB</t>
   </si>