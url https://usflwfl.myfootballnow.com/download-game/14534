--- v5 (2026-09-13)
+++ v6 (2026-10-29)
@@ -377,51 +377,51 @@
   <si>
     <t>#86 Joshua Read - WR</t>
   </si>
   <si>
     <t>#16 John York - WR</t>
   </si>
   <si>
     <t>#58 Leroy Mortensen - LT</t>
   </si>
   <si>
     <t>#54 Harland Farnsworth - LG</t>
   </si>
   <si>
     <t>#56 David Morrison - C</t>
   </si>
   <si>
     <t>#75 Jason Davis - RG</t>
   </si>
   <si>
     <t>#68 Damian Givens - RT</t>
   </si>
   <si>
     <t>#65 William Bernard - LDE</t>
   </si>
   <si>
-    <t>#94 Bump Willis - LDE</t>
+    <t>#77 Bump Willis - LDE</t>
   </si>
   <si>
     <t>#70 Bam Bam Bigelow - LDE</t>
   </si>
   <si>
     <t>#75 Stu Pidd - LDE</t>
   </si>
   <si>
     <t>#97 Butler Binz - RDE</t>
   </si>
   <si>
     <t>#9 Syotto Puolustaja - FS</t>
   </si>
   <si>
     <t>#33 Penn Elane - CB</t>
   </si>
   <si>
     <t>#31 Billy Klubbe - CB</t>
   </si>
   <si>
     <t>#49 Jordan Hedrick - CB</t>
   </si>
   <si>
     <t>#24 Jackie Jones - CB</t>
   </si>
@@ -566,51 +566,51 @@
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>Dime Normal FS Blitz</t>
   </si>
   <si>
     <t>2-9-DEN 31 (10:17) 8-Gary Westerfield pass complete to 23-Brian Walsh to DEN 30 for 1 yards. Tackle by 49-Jordan Hedrick.</t>
   </si>
   <si>
     <t>9:35</t>
   </si>
   <si>
     <t>DEN 30</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-8-DEN 30 (9:34) 44-Joshua Lindsey ran to DEN 26 for 4 yards. Tackle by 2-Sweet Lou Kendricks.</t>
   </si>
   <si>
     <t>#15 Steven Santora - RB</t>
   </si>
   <si>
-    <t>#59 Brian Rico - SLB</t>
+    <t>#57 Brian Rico - WLB</t>
   </si>
   <si>
     <t>8:59</t>
   </si>
   <si>
     <t>DEN 26</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-4-DEN 26 (8:58) 9-Walter Wilson 44 yard field goal is GOOD. ARZ 3 DEN 0</t>
   </si>
   <si>
     <t>#79 Steven Nelson - C</t>
   </si>
   <si>
     <t>#6 Walter Wilson - K</t>
   </si>
   <si>
     <t>#65 Roy Carpenter - LG</t>
   </si>
@@ -626,51 +626,51 @@
   <si>
     <t>8:54</t>
   </si>
   <si>
     <t>ARZ 35</t>
   </si>
   <si>
     <t>(8:55) 9-Walter Wilson kicks 75 yards from ARZ 35 to DEN -10. Touchback.</t>
   </si>
   <si>
     <t>#24 Gregory Leone - RB</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-DEN 25 (8:55) 5-Bernard Smith pass incomplete, the ball was thrown away. Pressure by 98-Mitchell Maloney.</t>
   </si>
   <si>
     <t>#5 Bernard Smith - QB</t>
   </si>
   <si>
-    <t>#27 Mason Jahr - RB</t>
+    <t>#47 Mason Jahr - RB</t>
   </si>
   <si>
     <t>#64 Andrew Reilly - C</t>
   </si>
   <si>
     <t>#83 Kenny Katchett - C</t>
   </si>
   <si>
     <t>#7 Fly Pheshing - WR</t>
   </si>
   <si>
     <t>#22 Flex Yofish - WR</t>
   </si>
   <si>
     <t>#61 Victor Brock - LT</t>
   </si>
   <si>
     <t>#62 Rusty Steele - LG</t>
   </si>
   <si>
     <t>#63 Pork Ranger - C</t>
   </si>
   <si>
     <t>#56 Rhodes Graider - RT</t>
   </si>
@@ -689,51 +689,51 @@
   <si>
     <t>#37 Alfonso Sanders - SS</t>
   </si>
   <si>
     <t>8:49</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-10-DEN 25 (8:50) 24-Gregory Leone ran to DEN 37 for 12 yards. Tackle by 37-Alfonso Sanders.</t>
   </si>
   <si>
     <t>#72 Manawa Nui - LG</t>
   </si>
   <si>
     <t>#80 John Leach - WR</t>
   </si>
   <si>
     <t>#87 Donald Chenard - WR</t>
   </si>
   <si>
-    <t>#64 James Largo - C</t>
+    <t>#50 James Largo - C</t>
   </si>
   <si>
     <t>#72 Kirby Farmer - C</t>
   </si>
   <si>
     <t>#51 Nathaniel Gutierrez - RT</t>
   </si>
   <si>
     <t>#71 Klay Pidgeon - LG</t>
   </si>
   <si>
     <t>8:15</t>
   </si>
   <si>
     <t>DEN 37</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-DEN 37 (8:14) 5-Bernard Smith pass incomplete, dropped by 4-Mason Jahr. Excellent coverage on that play. Pressure by 65-Jimmy Collins.</t>
   </si>
   <si>
     <t>8:10</t>
   </si>