--- v9 (2026-09-09)
+++ v10 (2026-10-19)
@@ -548,51 +548,51 @@
   <si>
     <t>#19 Dan Spitler - WR</t>
   </si>
   <si>
     <t>#22 Flex Yofish - WR</t>
   </si>
   <si>
     <t>#61 Victor Brock - LT</t>
   </si>
   <si>
     <t>#62 Rusty Steele - LG</t>
   </si>
   <si>
     <t>#63 Pork Ranger - C</t>
   </si>
   <si>
     <t>#56 Rhodes Graider - RT</t>
   </si>
   <si>
     <t>#70 Jim Bob Mathews - RT</t>
   </si>
   <si>
     <t>#95 Willie Hall - RDE</t>
   </si>
   <si>
-    <t>#63 William Morrison - RDE</t>
+    <t>#92 William Morrison - RDE</t>
   </si>
   <si>
     <t>#96 Philip Lorenz - MLB</t>
   </si>
   <si>
     <t>#27 Wesley Johnson - CB</t>
   </si>
   <si>
     <t>#27 Brandon Young - CB</t>
   </si>
   <si>
     <t>#42 Aaron Robin - CB</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-1-DEN 35 (12:11) 24-Gregory Leone ran to DEN 38 for 3 yards. Tackle by 57-Gerald Rawlings.</t>
   </si>