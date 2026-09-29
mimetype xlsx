--- v10 (2026-09-09)
+++ v11 (2026-09-29)
@@ -968,51 +968,51 @@
   <si>
     <t>SHR 18</t>
   </si>
   <si>
     <t>2-8-SHR 18 (0:04) 14-Jose Compos ran to SHR 6 for 12 yards. Tackle by 39-Thomas Doss.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>SHR 6</t>
   </si>
   <si>
     <t>1-6-SHR 6 (15:00) 5-Bernard Smith sacked at SHR 15 for -8 yards (71-Timothy Grady). Sack allowed by 61-Victor Brock. DEN 5-Bernard Smith was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>2-15-SHR 15 (14:22) 14-Jose Compos ran to SHR 16 for -1 yards. Tackle by 71-Timothy Grady.</t>
   </si>
   <si>
-    <t>#17 Barton McDonnell - QB</t>
+    <t>#9 Barton McDonnell - QB</t>
   </si>
   <si>
     <t>13:48</t>
   </si>
   <si>
     <t>SHR 16</t>
   </si>
   <si>
     <t>3-16-SHR 16 (13:47) 13-Barton McDonnell pass incomplete, dropped by 4-Mason Jahr.</t>
   </si>
   <si>
     <t>13:43</t>
   </si>
   <si>
     <t>4-16-SHR 16 (13:44) 3-Allan Hawk 34 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>SHR 23</t>
   </si>
   <si>
     <t>1-10-SHR 23 (13:42) 4-Nicholas Meis pass incomplete, intended for 82-Thomas Olson.</t>
   </si>
@@ -2232,51 +2232,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="359.769" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>