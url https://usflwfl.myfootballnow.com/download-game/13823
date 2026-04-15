--- v0 (2025-12-14)
+++ v1 (2026-04-15)
@@ -311,270 +311,270 @@
   <si>
     <t>#46 Jeremy Johnson - SS</t>
   </si>
   <si>
     <t>#30 Del Pickle - CB</t>
   </si>
   <si>
     <t>#39 Phil Gapp - FS</t>
   </si>
   <si>
     <t>#29 Rong Street - CB</t>
   </si>
   <si>
     <t>#64 Seymore Butts - LT</t>
   </si>
   <si>
     <t>#28 ToDa House - CB</t>
   </si>
   <si>
     <t>#48 Tua Short - SS</t>
   </si>
   <si>
     <t>#60 Ware Waldo - LT</t>
   </si>
   <si>
-    <t>#56 Boba Louie - MLB</t>
+    <t>#91 Boba Louie - MLB</t>
   </si>
   <si>
     <t>#16 Abe Vigoda - K</t>
   </si>
   <si>
     <t>NYS</t>
   </si>
   <si>
     <t>NYS 25</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-NYS 25 (15:00) 8-Marco Roberts ran to NYS 27 for 2 yards. Tackle by 78-Nathan Explosion.</t>
   </si>
   <si>
     <t>#18 Austin Harned - QB</t>
   </si>
   <si>
     <t>#8 Marco Roberts - WR</t>
   </si>
   <si>
     <t>#78 Sy Crow - LT</t>
   </si>
   <si>
     <t>#74 Robert Rusk - LG</t>
   </si>
   <si>
     <t>#83 Robert Pinson - TE</t>
   </si>
   <si>
     <t>#86 Jacob Becker - WR</t>
   </si>
   <si>
-    <t>#50 Jarrett Marshall - LT</t>
+    <t>#67 Jarrett Marshall - LT</t>
   </si>
   <si>
     <t>#77 Rain Smeller - LG</t>
   </si>
   <si>
-    <t>#72 Doug Clark - RG</t>
-[...5 lines deleted...]
-    <t>#79 Sylvester Murphy - LT</t>
+    <t>#68 Doug Clark - RG</t>
+  </si>
+  <si>
+    <t>#2 Richard Harte - LT</t>
+  </si>
+  <si>
+    <t>#70 Sylvester Murphy - LT</t>
   </si>
   <si>
     <t>#93 Boyd Crowder - LDE</t>
   </si>
   <si>
     <t>#51 Mike Ehrmantraut - DT</t>
   </si>
   <si>
     <t>#66 Fire Marshal Bill  - DT</t>
   </si>
   <si>
     <t>#78 Nathan Explosion - RDE</t>
   </si>
   <si>
     <t>#91 Joseph Caldwell - SLB</t>
   </si>
   <si>
     <t>#90 Jackmerius Tacktheritrix - MLB</t>
   </si>
   <si>
-    <t>#96 Cullen Bohannon - WLB</t>
+    <t>#98 Cullen Bohannon - WLB</t>
   </si>
   <si>
     <t>#42 Kenneth Kivett - CB</t>
   </si>
   <si>
     <t>#39 Sonny Tan - CB</t>
   </si>
   <si>
     <t>#49 Muhammad Ali - SS</t>
   </si>
   <si>
     <t>#40 Pink Floyd - FS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>NYS 27</t>
   </si>
   <si>
     <t>I Formation Normal FL Hitch</t>
   </si>
   <si>
     <t>Dime Normal Double WR1</t>
   </si>
   <si>
     <t>2-8-NYS 27 (14:20) 18-Austin Harned pass complete to 83-Robert Pinson to NYS 33 for 7 yards. Tackle by 47-Derrick Sheppard.</t>
   </si>
   <si>
     <t>#17 Michael Rockwell - WR</t>
   </si>
   <si>
-    <t>#47 Derrick Sheppard - CB</t>
+    <t>#47 Derrick Sheppard - FS</t>
   </si>
   <si>
     <t>#38 James Marchese - CB</t>
   </si>
   <si>
     <t>13:45</t>
   </si>
   <si>
     <t>NYS 33</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Slot Cross</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>3-2-NYS 33 (13:44) 18-Austin Harned pass Pass knocked down by 38-James Marchese. incomplete, intended for 17-Michael Rockwell.</t>
   </si>
   <si>
-    <t>#9 Thomas Barksdale - WR</t>
+    <t>#9 Thomas Barksdale - RB</t>
   </si>
   <si>
     <t>#10 Victor Ries - WR</t>
   </si>
   <si>
     <t>#11 Evan Johnson - WR</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-NYS 33 (13:41) 1-Louis Boyd punts 46 yards to NJG 21. Fair Catch by 87-Hingle McCringleberry.</t>
   </si>
   <si>
     <t>#1 Louis Boyd - P</t>
   </si>
   <si>
     <t>#87 Hingle McCringleberry - WR</t>
   </si>
   <si>
     <t>#21 Howard Kuhn - FS</t>
   </si>
   <si>
-    <t>#73 Sheldon Cooper - LDE</t>
+    <t>#73 Sheldon Cooper - DT</t>
   </si>
   <si>
     <t>#97 James Evangelista - RDE</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>NJG 21</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>1-10-NJG 21 (13:34) 1-David Fields pass Pass knocked down by 56-Boba Louie. incomplete, intended for 86-Slippin Jimmy McGill.</t>
   </si>
   <si>
     <t>#1 David Fields - QB</t>
   </si>
   <si>
     <t>#45 Raylan Givens - RB</t>
   </si>
   <si>
     <t>#30 Benjamin Valentin - FB</t>
   </si>
   <si>
     <t>#86 Slippin Jimmy McGill - TE</t>
   </si>
   <si>
     <t>#81 Bruce Nolan - WR</t>
   </si>
   <si>
     <t>#12 Ace Ventura - WR</t>
   </si>
   <si>
     <t>#70 Marshall Tucker - LT</t>
   </si>
   <si>
     <t>#79 Howard Hamlin - LG</t>
   </si>
   <si>
     <t>#67 Bill Parker - C</t>
   </si>
   <si>
     <t>#64 Raymond Scott - RG</t>
   </si>
   <si>
-    <t>#77 Laikai Manumana - RT</t>
+    <t>#77 Laikai Manumana - RG</t>
   </si>
   <si>
     <t>#92 Bull Winkle - LDE</t>
   </si>
   <si>
     <t>#59 Carl Dickerson - DT</t>
   </si>
   <si>
-    <t>#95 William Brownfield - DT</t>
-[...5 lines deleted...]
-    <t>#76 John Quigley - SLB</t>
+    <t>#91 William Brownfield - DT</t>
+  </si>
+  <si>
+    <t>#61 Charles Spurlock - RDE</t>
+  </si>
+  <si>
+    <t>#53 John Quigley - SLB</t>
   </si>
   <si>
     <t>#8 Lloyd Dickens - FS</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Blitz Stunt Blitz</t>
   </si>
   <si>
     <t>2-10-NJG 21 (13:32) 1-David Fields pass complete to 86-Slippin Jimmy McGill to NJG 31 for 10 yards. Tackle by 48-Tua Short.</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>NJG 31</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
@@ -707,51 +707,51 @@
   <si>
     <t>NJG 28</t>
   </si>
   <si>
     <t>Nickel Normal Double WR3</t>
   </si>
   <si>
     <t>2-2-NJG 28 (7:12) 8-Marco Roberts ran to NJG 20 for 8 yards. Tackle by 49-Muhammad Ali. NJG 66-Fire Marshal Bill  was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#69 Dan Haggerty - DT</t>
   </si>
   <si>
     <t>6:39</t>
   </si>
   <si>
     <t>NJG 20</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-NJG 20 (6:38) 28-Evan Johnson ran to NJG 15 for 5 yards. Tackle by 96-Cullen Bohannon.</t>
   </si>
   <si>
-    <t>#72 Brian Hicks - DT</t>
+    <t>#62 Brian Hicks - DT</t>
   </si>
   <si>
     <t>5:57</t>
   </si>
   <si>
     <t>NJG 15</t>
   </si>
   <si>
     <t>2-5-NJG 15 (5:56) 28-Evan Johnson ran to NJG 1 for 14 yards. Tackle by 40-Pink Floyd.</t>
   </si>
   <si>
     <t>5:16</t>
   </si>
   <si>
     <t>NJG 1</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>1-1-NJG 1 (5:15) 18-Austin Harned pass Pass knocked down by 39-Sonny Tan. incomplete, intended for 17-Michael Rockwell. NYS 74-Robert Rusk was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#45 William Weems - FB</t>
   </si>
@@ -764,51 +764,51 @@
   <si>
     <t>5:09</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(5:10) Extra point GOOD by 7-Raymond Spencer. NYS 7 NJG 0</t>
   </si>
   <si>
     <t>#7 Raymond Spencer - K</t>
   </si>
   <si>
     <t>#20 Tree Bark - WR</t>
   </si>
   <si>
     <t>NYS 35</t>
   </si>
   <si>
     <t>(5:10) 13-Steven Cummins kicks 72 yards from NYS 35 to NJG -7. Touchback.</t>
   </si>
   <si>
-    <t>#92 William Carter - WLB</t>
+    <t>#56 William Carter - SLB</t>
   </si>
   <si>
     <t>#13 Steven Cummins - K</t>
   </si>
   <si>
     <t>NJG 25</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-NJG 25 (5:10) 45-Raylan Givens ran to NJG 31 for 6 yards. Tackle by 76-John Quigley.</t>
   </si>
   <si>
     <t>4:29</t>
   </si>
   <si>
     <t>2-4-NJG 31 (4:28) 1-David Fields pass Pass knocked down by 48-Tua Short. incomplete, intended for 86-Slippin Jimmy McGill. Pressure by 95-William Brownfield. PENALTY - Pass Interference (NYS 48-Tua Short)</t>
   </si>
   <si>
     <t>4:24</t>
   </si>
   <si>
     <t>NJG 40</t>
   </si>
@@ -983,51 +983,51 @@
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>NYS 43</t>
   </si>
   <si>
     <t>3-5-NYS 43 (13:40) 8-Marco Roberts ran to NJG 47 for 10 yards. Tackle by 49-Muhammad Ali. NYS 70-Ware Waldo was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:57</t>
   </si>
   <si>
     <t>NJG 47</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>1-10-NJG 47 (12:56) 18-Austin Harned pass Pass knocked down by 39-Sonny Tan. incomplete, intended for 83-Robert Pinson.</t>
   </si>
   <si>
-    <t>#63 Duane Davis - LG</t>
+    <t>#63 Duane Davis - C</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-10-NJG 47 (12:53) 18-Austin Harned pass complete to 9-Thomas Barksdale to NJG 43 for 3 yards. Tackle by 42-Kenneth Kivett.</t>
   </si>
   <si>
     <t>12:11</t>
   </si>
   <si>
     <t>NJG 43</t>
   </si>
   <si>
     <t>3-7-NJG 43 (12:10) 28-Evan Johnson ran to NJG 35 for 8 yards. Tackle by 49-Muhammad Ali.</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>1-10-NJG 35 (11:36) 8-Marco Roberts ran to NJG 25 for 11 yards. Tackle by 49-Muhammad Ali.</t>
   </si>
@@ -1784,51 +1784,51 @@
   <si>
     <t>1:49</t>
   </si>
   <si>
     <t>1:47</t>
   </si>
   <si>
     <t>4-7-NJG 47 (1:48) 1-Louis Boyd punts 46 yards to NJG 1.</t>
   </si>
   <si>
     <t>1:37</t>
   </si>
   <si>
     <t>1-10-NJG 1 (1:38) 1-David Fields sacked at NJG 0 for -2 yards (92-Bull Winkle). Sack allowed by 77-Laikai Manumana. SAFETY! (92-Bull Winkle) NJG 45-Raylan Givens was injured on the play. NYS 22 NJG 10</t>
   </si>
   <si>
     <t>Onsides Kick Onside Kick</t>
   </si>
   <si>
     <t>Onsides Kick Return Onside Kick Return</t>
   </si>
   <si>
     <t>(1:35) Onside kick by 16-Abe Vigoda from NJG 20 recovered by NYS-10-Victor Ries at NJG 35. Tackle by 87-Hingle McCringleberry. 28-Evan Johnson was completely beat on that play.</t>
   </si>
   <si>
-    <t>#52 Jeffrey Potter - WLB</t>
+    <t>#59 Jeffrey Potter - WLB</t>
   </si>
   <si>
     <t>Victory</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>1-10-NJG 35 (1:35) 18-Austin Harned kneeled down to NJG 35 for -0 yards.</t>
   </si>
   <si>
     <t>1:04</t>
   </si>
   <si>
     <t>2-10-NJG 35 (1:03) 18-Austin Harned kneeled down to NJG 35 for -0 yards.</t>
   </si>
   <si>
     <t>0:23</t>
   </si>
   <si>
     <t>3-10-NJG 35 (0:22) 18-Austin Harned kneeled down to NJG 35 for -0 yards.</t>
   </si>
   <si>
     <t>End of fourth quarter.</t>
   </si>
@@ -2236,51 +2236,51 @@
     <col min="48" max="48" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="41.133" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">