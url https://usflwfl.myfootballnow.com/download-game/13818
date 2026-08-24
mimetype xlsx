--- v0 (2026-06-25)
+++ v1 (2026-08-24)
@@ -338,93 +338,93 @@
   <si>
     <t>#39 Steve Kanagy - CB</t>
   </si>
   <si>
     <t>#21 Lyle Forest - SS</t>
   </si>
   <si>
     <t>#6 Jack Maestas - K</t>
   </si>
   <si>
     <t>BLT</t>
   </si>
   <si>
     <t>BLT 25</t>
   </si>
   <si>
     <t>Singleback Empty 4 TE Corner</t>
   </si>
   <si>
     <t>Dime Flat CB3 CB4 Blitz</t>
   </si>
   <si>
     <t>1-10-BLT 25 (15:00) 17-Kenneth Irvin pass complete to 89-Spencer Smith to WAS 28 for 47 yards. Tackle by 20-Jaime Downey. Nice job by 89-Spencer Smith on that route to lose his coverage. PENALTY - Holding (BLT 77-Robert McArdle)</t>
   </si>
   <si>
-    <t>#17 Kenneth Irvin - QB</t>
+    <t>#7 Kenneth Irvin - QB</t>
   </si>
   <si>
     <t>#85 Ronald Hoover - TE</t>
   </si>
   <si>
     <t>#81 Thomas Giorgi - WR</t>
   </si>
   <si>
     <t>#10 William McLendon - WR</t>
   </si>
   <si>
     <t>#16 Elbert Freedman - WR</t>
   </si>
   <si>
     <t>#82 Spencer Smith - WR</t>
   </si>
   <si>
     <t>#50 Aaron Crabb - LT</t>
   </si>
   <si>
     <t>#52 Robert McArdle - LG</t>
   </si>
   <si>
     <t>#72 Neil Brown - C</t>
   </si>
   <si>
     <t>#76 Henry Arroyo - RG</t>
   </si>
   <si>
     <t>#60 Gary Andrews - LT</t>
   </si>
   <si>
     <t>#80 Francisco Ambrose - RDE</t>
   </si>
   <si>
     <t>#96 Lon Jones - DT</t>
   </si>
   <si>
     <t>#25 James Hamilton - LDE</t>
   </si>
   <si>
-    <t>#85 Nathan Wilson - LDE</t>
+    <t>#92 Nathan Wilson - LDE</t>
   </si>
   <si>
     <t>#92 Jose Hawkins - MLB</t>
   </si>
   <si>
     <t>#20 Jaime Downey - CB</t>
   </si>
   <si>
     <t>#94 Willie Pitts - WLB</t>
   </si>
   <si>
     <t>#42 Delbert Hoffman - CB</t>
   </si>
   <si>
     <t>#34 Donald Watkins - CB</t>
   </si>
   <si>
     <t>#45 Paul Shaw - SS</t>
   </si>
   <si>
     <t>#30 Karl Smith - CB</t>
   </si>
   <si>
     <t>14:51</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>#97 Thomas Lomax - RDE</t>
   </si>
   <si>
     <t>#96 Mario Maynard - MLB</t>
   </si>
   <si>
     <t>#26 Adam Haley - SS</t>
   </si>
   <si>
     <t>11:54</t>
   </si>
   <si>
     <t>BLT 48</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-1-BLT 48 (11:53) 88-Joshua Garcia ran to BLT 40 for 7 yards. Tackle by 96-Mario Maynard.</t>
   </si>
   <si>
-    <t>#88 Joshua Garcia - WR</t>
+    <t>#17 Joshua Garcia - WR</t>
   </si>
   <si>
     <t>#62 Wesley Barber - LDE</t>
   </si>
   <si>
     <t>#48 Jeff Beckham - CB</t>
   </si>
   <si>
     <t>11:18</t>
   </si>
   <si>
     <t>BLT 40</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>1-10-BLT 40 (11:17) 12-Robert North pass INTERCEPTED by 91-Brian Beverage at BLT 27. 91-Brian Beverage to BLT 27 for 0 yards. Tackle by 18-Richard Johnson. BLT 95-Albert Perez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#11 Kenneth Shafer - MLB</t>
   </si>
   <si>
     <t>11:13</t>
   </si>
@@ -2256,51 +2256,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="411.614" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>