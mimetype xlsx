--- v0 (2026-05-30)
+++ v1 (2026-08-24)
@@ -290,72 +290,72 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>HON has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>HON</t>
   </si>
   <si>
     <t>HON 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Michael Marmon kicks 74 yards from HON 35 to SJS -9. Touchback.</t>
   </si>
   <si>
     <t>#28 Charles Tillman - TE</t>
   </si>
   <si>
-    <t>#14 Apollo Creed  - WR</t>
+    <t>#14 Apollo Creed  - C</t>
   </si>
   <si>
     <t>#76 Matthew Stiles - LG</t>
   </si>
   <si>
-    <t>#86 Nicolas Hammack - WR</t>
+    <t>#86 Nicolas Hammack - C</t>
   </si>
   <si>
     <t>#56 Herbert Jolly - C</t>
   </si>
   <si>
     <t>#80 Frank Collado - C</t>
   </si>
   <si>
     <t>#70 Bruce Lajoie - C</t>
   </si>
   <si>
     <t>#13 Herbert Galloway - WR</t>
   </si>
   <si>
-    <t>#31 Lewis Veliz - CB</t>
+    <t>#31 Lewis Veliz - LDE</t>
   </si>
   <si>
     <t>#54 Logan Dye - C</t>
   </si>
   <si>
     <t>#78 Jimmy Anderson - C</t>
   </si>
   <si>
     <t>#1 Michael Marmon - K</t>
   </si>
   <si>
     <t>SJS</t>
   </si>
   <si>
     <t>SJS 25</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-SJS 25 (15:00) 9-Michael Erickson pass complete to 14-Apollo Creed  to SJS 45 for 20 yards. Tackle by 37-Richard Clarke. 14-Apollo Creed  breaks down the CB. 37-Richard Clarke got away with a hold on that play.</t>
   </si>
@@ -452,51 +452,51 @@
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>2-10-SJS 45 (14:14) 9-Michael Erickson pass complete to 14-Apollo Creed  to SJS 48 for 3 yards. Tackle by 45-John Booker.</t>
   </si>
   <si>
     <t>#34 John Booker - CB</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>SJS 48</t>
   </si>
   <si>
     <t>4-3 Normal Double WR2</t>
   </si>
   <si>
     <t>3-7-SJS 48 (13:32) 9-Michael Erickson pass complete to 81-William Johnson to HON 21 for 31 yards. Tackle by 37-Richard Clarke. 48-Dennis Ingram got away with a hold on that play. 37-Richard Clarke got away with a hold on that play.</t>
   </si>
   <si>
-    <t>#90 Ernest Sealy - MLB</t>
+    <t>#94 Ernest Sealy - MLB</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>HON 21</t>
   </si>
   <si>
     <t>1-10-HON 21 (12:47) 9-Michael Erickson pass complete to 82-Juan Lucas to HON 9 for 12 yards. Tackle by 26-Joseph Valenti.</t>
   </si>
   <si>
     <t>#71 Orville Berrian - LDE</t>
   </si>
   <si>
     <t>#42 Joseph Valenti - CB</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>HON 9</t>
   </si>
   <si>
     <t>1-9-HON 9 (12:05) 9-Michael Erickson pass incomplete, dropped by 82-Juan Lucas.</t>
   </si>
@@ -509,126 +509,126 @@
   <si>
     <t>2-9-HON 9 (12:01) 9-Michael Erickson pass complete to 80-Frank Collado for 9 yards. TOUCHDOWN! SJS 6 HON 0</t>
   </si>
   <si>
     <t>11:56</t>
   </si>
   <si>
     <t>HON 2</t>
   </si>
   <si>
     <t>Weak I Big HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>(11:57) 29-Charles Tillman ran to HON 1 for 1 yards. Tackle by 76-William Frasier.</t>
   </si>
   <si>
     <t>SJS 35</t>
   </si>
   <si>
     <t>(11:57) 7-Ken Bench kicks 74 yards from SJS 35 to HON -9. Touchback.</t>
   </si>
   <si>
-    <t>#19 Fred Thomas - WR</t>
+    <t>#17 Fred Thomas - WR</t>
   </si>
   <si>
     <t>#77 Martin Vandyke - RDE</t>
   </si>
   <si>
     <t>#7 Ken Bench - K</t>
   </si>
   <si>
     <t>HON 25</t>
   </si>
   <si>
     <t>Singleback Normal SE Quick Hit</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-HON 25 (11:57) 14-Victor Russell pass complete to 81-Calvin Crofoot to HON 26 for 1 yards. Tackle by 31-Lewis Veliz.</t>
   </si>
   <si>
     <t>#14 Victor Russell - QB</t>
   </si>
   <si>
     <t>#81 Calvin Crofoot - RB</t>
   </si>
   <si>
-    <t>#87 Willie Sandoz - TE</t>
+    <t>#87 Willie Sandoz - FB</t>
   </si>
   <si>
     <t>#11 Ali Blevins - WR</t>
   </si>
   <si>
     <t>#43 Jeremy Ervin - WR</t>
   </si>
   <si>
     <t>#60 Ronald Guarino - LT</t>
   </si>
   <si>
     <t>#78 Willard Yee - LG</t>
   </si>
   <si>
     <t>#55 Jon Miller - C</t>
   </si>
   <si>
     <t>#63 Graham Hulsey - RG</t>
   </si>
   <si>
     <t>#62 Joshua McAlister - RT</t>
   </si>
   <si>
     <t>#43 Kenneth Dunn - RDE</t>
   </si>
   <si>
     <t>#99 Michael Kirkland - LDE</t>
   </si>
   <si>
     <t>#72 George Hernandez - DT</t>
   </si>
   <si>
     <t>#55 Pedro Knight - SS</t>
   </si>
   <si>
     <t>#32 Brian Wolf - LDE</t>
   </si>
   <si>
-    <t>#96 Cleveland Mershon - MLB</t>
+    <t>#96 Cleveland Mershon - LDE</t>
   </si>
   <si>
     <t>#47 Scott Burton - MLB</t>
   </si>
   <si>
     <t>#30 James Hedrick - LDE</t>
   </si>
   <si>
-    <t>#27 Patrick Lawrence - SS</t>
+    <t>#27 Patrick Lawrence - LDE</t>
   </si>
   <si>
     <t>#44 Cade McCord - RDE</t>
   </si>
   <si>
     <t>11:14</t>
   </si>
   <si>
     <t>HON 26</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-9-HON 26 (11:13) 81-Calvin Crofoot ran to HON 25 for -1 yards. Tackle by 44-Cade McCord.</t>
   </si>
   <si>
     <t>#42 Nicholas Walker - RB</t>
   </si>
   <si>
     <t>#49 Tony Souza - TE</t>
   </si>
@@ -842,51 +842,51 @@
   <si>
     <t>1-10-SJS 36 (3:45) 14-Victor Russell pass complete to 49-Tony Souza to SJS 28 for 8 yards. Tackle by 55-Pedro Knight.</t>
   </si>
   <si>
     <t>#21 Marcus Cruz - RDE</t>
   </si>
   <si>
     <t>#40 Brian Webb - LDE</t>
   </si>
   <si>
     <t>3:05</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>2-2-SJS 28 (3:04) 30-Kirk Hinton ran to SJS 25 for 3 yards. Tackle by 99-Michael Kirkland.</t>
   </si>
   <si>
     <t>#85 Robert Ellis - TE</t>
   </si>
   <si>
     <t>#29 S. D. Jones - FS</t>
   </si>
   <si>
-    <t>#41 Paul Robinson - SS</t>
+    <t>#41 Paul Robinson - LDE</t>
   </si>
   <si>
     <t>2:31</t>
   </si>
   <si>
     <t>I Formation Twin WR Quick Outs</t>
   </si>
   <si>
     <t>1-10-SJS 25 (2:30) 14-Victor Russell pass complete to 19-Fred Thomas to SJS 17 for 8 yards. Tackle by 30-James Hedrick. Nice job by 19-Fred Thomas on that route to lose his coverage.</t>
   </si>
   <si>
     <t>1:50</t>
   </si>
   <si>
     <t>SJS 17</t>
   </si>
   <si>
     <t>2-2-SJS 17 (1:49) 30-Kirk Hinton ran to SJS 21 for -4 yards. Tackle by 31-Lewis Veliz. 43-Jeremy Ervin was completely beat on that play.</t>
   </si>
   <si>
     <t>#52 Michael Downey - RDE</t>
   </si>
   <si>
     <t>1:09</t>
   </si>
@@ -2180,84 +2180,84 @@
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="356.199" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="45" max="45" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="45" max="45" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>