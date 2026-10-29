--- v4 (2026-09-13)
+++ v5 (2026-10-29)
@@ -383,51 +383,51 @@
   <si>
     <t>#94 Chad Peterson - DT</t>
   </si>
   <si>
     <t>#79 Moises Hunter - DT</t>
   </si>
   <si>
     <t>#99 James Steele - RDE</t>
   </si>
   <si>
     <t>#98 Douglas Francis - SLB</t>
   </si>
   <si>
     <t>#25 Paco Gomez - MLB</t>
   </si>
   <si>
     <t>#92 Robert Phillip - SLB</t>
   </si>
   <si>
     <t>#44 Chris Little - CB</t>
   </si>
   <si>
     <t>#40 William Dean - CB</t>
   </si>
   <si>
-    <t>#54 Michael Lopez - SLB</t>
+    <t>#52 Michael Lopez - SLB</t>
   </si>
   <si>
     <t>#38 George Norris - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>MEM 28</t>
   </si>
   <si>
     <t>Strong I Big HB Toss Weak</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-7-MEM 28 (14:17) 23-George Hoffman ran to MEM 31 for 3 yards. Tackle by 46-David Engle.</t>
   </si>
   <si>
     <t>#90 John Murphy - LDE</t>
   </si>
   <si>
     <t>#97 Dennis McCauley - SLB</t>
   </si>
@@ -437,51 +437,51 @@
   <si>
     <t>#23 Steven Williams - SS</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>MEM 31</t>
   </si>
   <si>
     <t>Strong I Normal HB Sweep Strong</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-4-MEM 31 (13:37) 23-George Hoffman ran to MEM 28 for -3 yards. Tackle by 92-Robert Phillip.</t>
   </si>
   <si>
     <t>#70 Michael Strange - RG</t>
   </si>
   <si>
     <t>#69 Albert Banks - RDE</t>
   </si>
   <si>
-    <t>#90 James Carver - WLB</t>
+    <t>#90 James Carver - SLB</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-7-MEM 28 (13:00) 12-Angelo Brooks punts 51 yards to ORL 21. Fair Catch by 82-Charles Button.</t>
   </si>
   <si>
     <t>#12 Angelo Brooks - P</t>
   </si>
   <si>
     <t>#82 Charles Button - WR</t>
   </si>
   <si>
     <t>#77 Gary Hampton - C</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
@@ -794,51 +794,51 @@
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-1-MEM 48 (4:13) 12-Jesse Alexander pass Pass knocked down by 50-Joseph Green. incomplete, intended for 20-Giuseppe Jones.</t>
   </si>
   <si>
     <t>4:07</t>
   </si>
   <si>
     <t>4-1-MEM 48 (4:08) 12-Jesse Alexander pass complete to 30-Gene Pridgen to MEM 48 for 1 yards. Tackle by 54-Michael Sandoval.</t>
   </si>
   <si>
     <t>#58 Fred Patel - WLB</t>
   </si>
   <si>
     <t>3:31</t>
   </si>
   <si>
     <t>Singleback Normal Slot WR Cross</t>
   </si>
   <si>
     <t>1-10-MEM 48 (3:30) 12-Jesse Alexander sacked at ORL 45 for -8 yards (92-Robert Camp). Sack allowed by 82-Joshua Towe.</t>
   </si>
   <si>
-    <t>#96 David Dugan - WLB</t>
+    <t>#24 David Dugan - SS</t>
   </si>
   <si>
     <t>2:54</t>
   </si>
   <si>
     <t>ORL 45</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>2-18-ORL 45 (2:53) 12-Jesse Alexander pass Pass knocked down by 94-Ronnie Pullins. incomplete, intended for 65-Christopher Young.</t>
   </si>
   <si>
     <t>#74 Jared Santiago - RG</t>
   </si>
   <si>
     <t>#94 Ronnie Pullins - WLB</t>
   </si>
   <si>
     <t>2:47</t>
   </si>
   <si>
     <t>3-18-ORL 45 (2:48) 12-Jesse Alexander pass complete to 20-Giuseppe Jones to MEM 42 for 13 yards. Tackle by 92-Robert Camp.</t>
   </si>