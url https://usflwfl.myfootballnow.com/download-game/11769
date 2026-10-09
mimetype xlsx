--- v2 (2026-06-08)
+++ v3 (2026-10-09)
@@ -344,51 +344,51 @@
   <si>
     <t>#5 Kenneth Williams - K</t>
   </si>
   <si>
     <t>NJG</t>
   </si>
   <si>
     <t>NJG 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel Strong Cover 2</t>
   </si>
   <si>
     <t>1-10-NJG 25 (15:00) 26-Vic  Mackey ran to NJG 35 for 10 yards. Tackle by 29-Peter O'Reilly.</t>
   </si>
   <si>
     <t>#2 Kevin Via - QB</t>
   </si>
   <si>
     <t>#69 Vic  Mackey - WR</t>
   </si>
   <si>
-    <t>#14 Apollo Creed  - WR</t>
+    <t>#14 Apollo Creed  - C</t>
   </si>
   <si>
     <t>#44 Jesse Pinkman - WR</t>
   </si>
   <si>
     <t>#27 Alec Hardison - WR</t>
   </si>
   <si>
     <t>#60 Hampton Forbes - RT</t>
   </si>
   <si>
     <t>#68 Horatio Caine   - LG</t>
   </si>
   <si>
     <t>#58 Earl Hickey - RG</t>
   </si>
   <si>
     <t>#56 Barney Stinson - RT</t>
   </si>
   <si>
     <t>#67 Gene Stevens - C</t>
   </si>
   <si>
     <t>#46 Jeremy Johnson - SS</t>
   </si>
@@ -2255,51 +2255,51 @@
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="53" max="53" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="34.135" bestFit="true" customWidth="true" style="0"/>